--- v0 (2026-06-27)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Eventid</t>
   </si>
   <si>
     <t>Sectorcode</t>
   </si>
   <si>
     <t>Eventname</t>
   </si>
   <si>
     <t>Startdate</t>
   </si>
   <si>
     <t>Enddate</t>
   </si>
   <si>
     <t>Place</t>
   </si>
   <si>
     <t>OrgaddressL1</t>
   </si>
   <si>
     <t>Selcat</t>
   </si>
   <si>
@@ -107,63 +107,552 @@
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>2026-12-05</t>
   </si>
   <si>
     <t>2026-12-06</t>
   </si>
   <si>
     <t>Tremblant</t>
   </si>
   <si>
     <t>Station Mont Tremblant</t>
   </si>
   <si>
     <t>-WC-</t>
   </si>
   <si>
     <t>-GS-</t>
   </si>
   <si>
     <t>2xGS</t>
   </si>
   <si>
-    <t>2026-06-27 04:00:10</t>
+    <t>2026-08-31 22:00:09</t>
   </si>
   <si>
     <t>GS</t>
   </si>
   <si>
     <t>WC</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
-    <t>2026-06-27 04:00:08</t>
+    <t>2026-08-31 22:00:03</t>
+  </si>
+  <si>
+    <t>AB GMC CUP - Mount Norquay</t>
+  </si>
+  <si>
+    <t>2026-12-07</t>
+  </si>
+  <si>
+    <t>Mount Norquay</t>
+  </si>
+  <si>
+    <t>Alberta Alpine</t>
+  </si>
+  <si>
+    <t>-FIS-CIT-</t>
+  </si>
+  <si>
+    <t>-SL-</t>
+  </si>
+  <si>
+    <t>3xSL</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>FIS</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>CIT</t>
+  </si>
+  <si>
+    <t>Sun Peaks FIS Nor-Am Cup</t>
+  </si>
+  <si>
+    <t>2026-12-14</t>
+  </si>
+  <si>
+    <t>2026-12-17</t>
+  </si>
+  <si>
+    <t>Sun Peaks</t>
+  </si>
+  <si>
+    <t>Alpine Canada Alpin</t>
+  </si>
+  <si>
+    <t>-NAC-</t>
+  </si>
+  <si>
+    <t>-SL-GS-</t>
+  </si>
+  <si>
+    <t>2xGS 2xSL</t>
+  </si>
+  <si>
+    <t>NAC</t>
+  </si>
+  <si>
+    <t>2026-08-31 22:00:05</t>
+  </si>
+  <si>
+    <t>2026-12-15</t>
+  </si>
+  <si>
+    <t>2026-12-16</t>
+  </si>
+  <si>
+    <t>Super Serie - Sommet Saint-Sauveur</t>
+  </si>
+  <si>
+    <t>2026-12-19</t>
+  </si>
+  <si>
+    <t>2026-12-22</t>
+  </si>
+  <si>
+    <t>Mont Saint-Sauveur</t>
+  </si>
+  <si>
+    <t>Ski Quebec Alpin</t>
+  </si>
+  <si>
+    <t>-FIS-</t>
+  </si>
+  <si>
+    <t>2xSL</t>
+  </si>
+  <si>
+    <t>2026-08-31 22:00:06</t>
+  </si>
+  <si>
+    <t>Super Serie - Mont Tremblant</t>
+  </si>
+  <si>
+    <t>Mont Tremblant</t>
+  </si>
+  <si>
+    <t>2026-12-20</t>
+  </si>
+  <si>
+    <t>2026-12-21</t>
+  </si>
+  <si>
+    <t>O Cup - Craigleith</t>
+  </si>
+  <si>
+    <t>2026-12-28</t>
+  </si>
+  <si>
+    <t>Craigleith</t>
+  </si>
+  <si>
+    <t>Alpine Ontario Alpin</t>
+  </si>
+  <si>
+    <t>2026-08-31 22:00:08</t>
+  </si>
+  <si>
+    <t>O Cup - Mount St Louis Moonstone</t>
+  </si>
+  <si>
+    <t>2026-12-29</t>
+  </si>
+  <si>
+    <t>2026-12-30</t>
+  </si>
+  <si>
+    <t>Mount St Louis Moonstone</t>
+  </si>
+  <si>
+    <t>Super Serie - Val Saint Come</t>
+  </si>
+  <si>
+    <t>2027-01-08</t>
+  </si>
+  <si>
+    <t>2027-01-09</t>
+  </si>
+  <si>
+    <t>Val Saint Come</t>
+  </si>
+  <si>
+    <t>2026-08-31 22:00:10</t>
+  </si>
+  <si>
+    <t>Dev - Ski Garceau</t>
+  </si>
+  <si>
+    <t>2027-01-10</t>
+  </si>
+  <si>
+    <t>2027-01-13</t>
+  </si>
+  <si>
+    <t>Mont Garceau</t>
+  </si>
+  <si>
+    <t>-ENL-</t>
+  </si>
+  <si>
+    <t>ENL</t>
+  </si>
+  <si>
+    <t>Dev - Mont Blanc</t>
+  </si>
+  <si>
+    <t>Mont Blanc</t>
+  </si>
+  <si>
+    <t>2027-01-11</t>
+  </si>
+  <si>
+    <t>2027-01-12</t>
+  </si>
+  <si>
+    <t>O Cup - Georgian Peaks</t>
+  </si>
+  <si>
+    <t>2027-01-20</t>
+  </si>
+  <si>
+    <t>2027-01-21</t>
+  </si>
+  <si>
+    <t>Georgian Peaks</t>
+  </si>
+  <si>
+    <t>O Cup - Osler Bluff</t>
+  </si>
+  <si>
+    <t>2027-01-22</t>
+  </si>
+  <si>
+    <t>Osler Bluff</t>
+  </si>
+  <si>
+    <t>O Cup - Alpine</t>
+  </si>
+  <si>
+    <t>2027-01-23</t>
+  </si>
+  <si>
+    <t>Alpine Ski Club</t>
+  </si>
+  <si>
+    <t>2027-02-03</t>
+  </si>
+  <si>
+    <t>2027-02-04</t>
+  </si>
+  <si>
+    <t>-CIT-</t>
+  </si>
+  <si>
+    <t>2027-02-05</t>
+  </si>
+  <si>
+    <t>2027-02-06</t>
+  </si>
+  <si>
+    <t>Bromont FIS Nor-Am Cup</t>
+  </si>
+  <si>
+    <t>2027-02-11</t>
+  </si>
+  <si>
+    <t>2027-02-14</t>
+  </si>
+  <si>
+    <t>Bromont</t>
+  </si>
+  <si>
+    <t>2xSL 2xGS</t>
+  </si>
+  <si>
+    <t>2027-02-12</t>
+  </si>
+  <si>
+    <t>2027-02-13</t>
+  </si>
+  <si>
+    <t>Super Serie - Mont Sainte-Anne</t>
+  </si>
+  <si>
+    <t>2027-02-20</t>
+  </si>
+  <si>
+    <t>2027-02-25</t>
+  </si>
+  <si>
+    <t>Mont Sainte-Anne</t>
+  </si>
+  <si>
+    <t>-FIS-TRA-</t>
+  </si>
+  <si>
+    <t>-DH-SG-</t>
+  </si>
+  <si>
+    <t>4xDH 2xSG</t>
+  </si>
+  <si>
+    <t>DH</t>
+  </si>
+  <si>
+    <t>TRA</t>
+  </si>
+  <si>
+    <t>2027-02-21</t>
+  </si>
+  <si>
+    <t>2027-02-22</t>
+  </si>
+  <si>
+    <t>2027-02-23</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>2027-02-24</t>
+  </si>
+  <si>
+    <t>Dev - Crabbe Mountain</t>
+  </si>
+  <si>
+    <t>2027-02-28</t>
+  </si>
+  <si>
+    <t>Crabbe Mountain</t>
+  </si>
+  <si>
+    <t>Ski New Brunswick</t>
+  </si>
+  <si>
+    <t>2027-02-26</t>
+  </si>
+  <si>
+    <t>2027-02-27</t>
+  </si>
+  <si>
+    <t>Super Serie - Mont Ste-Marie</t>
+  </si>
+  <si>
+    <t>2027-03-03</t>
+  </si>
+  <si>
+    <t>Mont Ste-Marie</t>
+  </si>
+  <si>
+    <t>O Cup - Camp Fortune</t>
+  </si>
+  <si>
+    <t>Camp Fortune</t>
+  </si>
+  <si>
+    <t>2027-03-01</t>
+  </si>
+  <si>
+    <t>2027-03-02</t>
+  </si>
+  <si>
+    <t>2027-03-11</t>
+  </si>
+  <si>
+    <t>2027-03-12</t>
+  </si>
+  <si>
+    <t>O Cup - Devils Glen</t>
+  </si>
+  <si>
+    <t>2027-03-13</t>
+  </si>
+  <si>
+    <t>2027-03-14</t>
+  </si>
+  <si>
+    <t>Devils Glen</t>
+  </si>
+  <si>
+    <t>2027-03-15</t>
+  </si>
+  <si>
+    <t>Kimberley FIS Nor-Am Cup Finals</t>
+  </si>
+  <si>
+    <t>2027-03-17</t>
+  </si>
+  <si>
+    <t>2027-03-25</t>
+  </si>
+  <si>
+    <t>Kimberley</t>
+  </si>
+  <si>
+    <t>-NAC-NC-TRA-</t>
+  </si>
+  <si>
+    <t>-DH-SL-GS-SG-</t>
+  </si>
+  <si>
+    <t>5xDH 2xSG SL GS</t>
+  </si>
+  <si>
+    <t>5xDH 2xSG GS SL</t>
+  </si>
+  <si>
+    <t>2027-03-18</t>
+  </si>
+  <si>
+    <t>2027-03-19</t>
+  </si>
+  <si>
+    <t>2027-03-20</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>2027-03-21</t>
+  </si>
+  <si>
+    <t>2027-03-22</t>
+  </si>
+  <si>
+    <t>2027-03-23</t>
+  </si>
+  <si>
+    <t>TBay Cup - Loch Lomond</t>
+  </si>
+  <si>
+    <t>2027-03-26</t>
+  </si>
+  <si>
+    <t>Loch Lomond</t>
+  </si>
+  <si>
+    <t>-FIS-ENL-</t>
+  </si>
+  <si>
+    <t>2xGS SL</t>
+  </si>
+  <si>
+    <t>2027-03-24</t>
+  </si>
+  <si>
+    <t>TBay Cup - Mount Baldy</t>
+  </si>
+  <si>
+    <t>Mount Baldy</t>
+  </si>
+  <si>
+    <t>Canadian National Ski Championship</t>
+  </si>
+  <si>
+    <t>2027-03-27</t>
+  </si>
+  <si>
+    <t>2027-03-29</t>
+  </si>
+  <si>
+    <t>Nakiska</t>
+  </si>
+  <si>
+    <t>-NC-</t>
+  </si>
+  <si>
+    <t>-SL-GS-SG-</t>
+  </si>
+  <si>
+    <t>SL GS SG</t>
+  </si>
+  <si>
+    <t>Dev - Stoneham</t>
+  </si>
+  <si>
+    <t>Stoneham</t>
+  </si>
+  <si>
+    <t>2027-03-28</t>
+  </si>
+  <si>
+    <t>2027-04-03</t>
+  </si>
+  <si>
+    <t>2027-04-06</t>
+  </si>
+  <si>
+    <t>Mont Ste-Anne</t>
+  </si>
+  <si>
+    <t>Super Serie -Le Relais</t>
+  </si>
+  <si>
+    <t>Le Relais</t>
+  </si>
+  <si>
+    <t>2027-04-04</t>
+  </si>
+  <si>
+    <t>2027-04-05</t>
+  </si>
+  <si>
+    <t>Cape Smokey FIS</t>
+  </si>
+  <si>
+    <t>2027-04-08</t>
+  </si>
+  <si>
+    <t>2027-04-11</t>
+  </si>
+  <si>
+    <t>Cape Smokey</t>
+  </si>
+  <si>
+    <t>Ski Nova Scotia</t>
+  </si>
+  <si>
+    <t>GS SL</t>
+  </si>
+  <si>
+    <t>2027-04-09</t>
+  </si>
+  <si>
+    <t>2027-04-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -466,69 +955,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ3"/>
+  <dimension ref="A1:CZ159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993408" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="9.10" bestFit="true" style="0"/>
     <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
     <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
     <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
     <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="9.10" bestFit="true" style="0"/>
     <col min="33" max="33" width="9.10" bestFit="true" style="0"/>
     <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
     <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
     <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
@@ -716,109 +1205,10561 @@
       <c r="P2">
         <v>5006</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>24</v>
       </c>
       <c r="U2"/>
       <c r="V2">
         <v>0</v>
       </c>
       <c r="W2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:104">
       <c r="A3">
-        <v>62810</v>
+        <v>64166</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="J3" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="K3"/>
+        <v>42</v>
+      </c>
+      <c r="K3" t="s">
+        <v>42</v>
+      </c>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3">
-        <v>131598</v>
+        <v>134825</v>
       </c>
       <c r="O3">
         <v>2027</v>
       </c>
       <c r="P3">
-        <v>5007</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="R3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="T3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="U3"/>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:104">
+      <c r="A4">
+        <v>64166</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4">
+        <v>134826</v>
+      </c>
+      <c r="O4">
+        <v>2027</v>
+      </c>
+      <c r="P4">
+        <v>0</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" t="s">
+        <v>44</v>
+      </c>
+      <c r="S4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" t="s">
+        <v>24</v>
+      </c>
+      <c r="U4"/>
+      <c r="V4">
+        <v>0</v>
+      </c>
+      <c r="W4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:104">
+      <c r="A5">
+        <v>62810</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5">
+        <v>131598</v>
+      </c>
+      <c r="O5">
+        <v>2027</v>
+      </c>
+      <c r="P5">
+        <v>5007</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
+        <v>25</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
+        <v>0</v>
+      </c>
+      <c r="W5" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:104">
+      <c r="A6">
+        <v>64166</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6">
+        <v>134827</v>
+      </c>
+      <c r="O6">
+        <v>2027</v>
+      </c>
+      <c r="P6">
+        <v>0</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>43</v>
+      </c>
+      <c r="R6" t="s">
+        <v>44</v>
+      </c>
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
+        <v>25</v>
+      </c>
+      <c r="U6"/>
+      <c r="V6">
+        <v>0</v>
+      </c>
+      <c r="W6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:104">
+      <c r="A7">
+        <v>64166</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>37</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+      <c r="I7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7">
+        <v>134828</v>
+      </c>
+      <c r="O7">
+        <v>2027</v>
+      </c>
+      <c r="P7">
+        <v>0</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>43</v>
+      </c>
+      <c r="R7" t="s">
+        <v>44</v>
+      </c>
+      <c r="S7" t="s">
+        <v>45</v>
+      </c>
+      <c r="T7" t="s">
+        <v>25</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7">
+        <v>0</v>
+      </c>
+      <c r="W7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:104">
+      <c r="A8">
+        <v>64166</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>42</v>
+      </c>
+      <c r="L8"/>
+      <c r="M8" t="s">
+        <v>31</v>
+      </c>
+      <c r="N8">
+        <v>134829</v>
+      </c>
+      <c r="O8">
+        <v>2027</v>
+      </c>
+      <c r="P8">
+        <v>0</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>43</v>
+      </c>
+      <c r="R8" t="s">
+        <v>46</v>
+      </c>
+      <c r="S8" t="s">
+        <v>34</v>
+      </c>
+      <c r="T8" t="s">
+        <v>37</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
+        <v>0</v>
+      </c>
+      <c r="W8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:104">
+      <c r="A9">
+        <v>64166</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" t="s">
+        <v>42</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>31</v>
+      </c>
+      <c r="N9">
+        <v>134830</v>
+      </c>
+      <c r="O9">
+        <v>2027</v>
+      </c>
+      <c r="P9">
+        <v>0</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>43</v>
+      </c>
+      <c r="R9" t="s">
+        <v>46</v>
+      </c>
+      <c r="S9" t="s">
+        <v>45</v>
+      </c>
+      <c r="T9" t="s">
+        <v>37</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
+        <v>0</v>
+      </c>
+      <c r="W9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:104">
+      <c r="A10">
+        <v>63231</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10">
+        <v>132022</v>
+      </c>
+      <c r="O10">
+        <v>2027</v>
+      </c>
+      <c r="P10">
+        <v>0</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>32</v>
+      </c>
+      <c r="R10" t="s">
+        <v>55</v>
+      </c>
+      <c r="S10" t="s">
+        <v>34</v>
+      </c>
+      <c r="T10" t="s">
+        <v>48</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
+        <v>0</v>
+      </c>
+      <c r="W10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:104">
+      <c r="A11">
+        <v>63231</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+      <c r="I11" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" t="s">
+        <v>54</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11">
+        <v>132023</v>
+      </c>
+      <c r="O11">
+        <v>2027</v>
+      </c>
+      <c r="P11">
+        <v>0</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>32</v>
+      </c>
+      <c r="R11" t="s">
+        <v>55</v>
+      </c>
+      <c r="S11" t="s">
+        <v>45</v>
+      </c>
+      <c r="T11" t="s">
+        <v>48</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11">
+        <v>0</v>
+      </c>
+      <c r="W11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:104">
+      <c r="A12">
+        <v>63231</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" t="s">
+        <v>52</v>
+      </c>
+      <c r="I12" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" t="s">
+        <v>54</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12" t="s">
+        <v>31</v>
+      </c>
+      <c r="N12">
+        <v>132024</v>
+      </c>
+      <c r="O12">
+        <v>2027</v>
+      </c>
+      <c r="P12">
+        <v>0</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>32</v>
+      </c>
+      <c r="R12" t="s">
+        <v>55</v>
+      </c>
+      <c r="S12" t="s">
+        <v>34</v>
+      </c>
+      <c r="T12" t="s">
+        <v>57</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>0</v>
+      </c>
+      <c r="W12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:104">
+      <c r="A13">
+        <v>63231</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" t="s">
+        <v>54</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13" t="s">
+        <v>31</v>
+      </c>
+      <c r="N13">
+        <v>132025</v>
+      </c>
+      <c r="O13">
+        <v>2027</v>
+      </c>
+      <c r="P13">
+        <v>0</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>32</v>
+      </c>
+      <c r="R13" t="s">
+        <v>55</v>
+      </c>
+      <c r="S13" t="s">
+        <v>45</v>
+      </c>
+      <c r="T13" t="s">
+        <v>57</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
+        <v>0</v>
+      </c>
+      <c r="W13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:104">
+      <c r="A14">
+        <v>63231</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" t="s">
+        <v>52</v>
+      </c>
+      <c r="I14" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" t="s">
+        <v>54</v>
+      </c>
+      <c r="K14" t="s">
+        <v>54</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14" t="s">
+        <v>31</v>
+      </c>
+      <c r="N14">
+        <v>132026</v>
+      </c>
+      <c r="O14">
+        <v>2027</v>
+      </c>
+      <c r="P14">
+        <v>0</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R14" t="s">
+        <v>55</v>
+      </c>
+      <c r="S14" t="s">
+        <v>34</v>
+      </c>
+      <c r="T14" t="s">
+        <v>58</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14">
+        <v>0</v>
+      </c>
+      <c r="W14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:104">
+      <c r="A15">
+        <v>63231</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" t="s">
+        <v>52</v>
+      </c>
+      <c r="I15" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" t="s">
+        <v>54</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15" t="s">
+        <v>31</v>
+      </c>
+      <c r="N15">
+        <v>132027</v>
+      </c>
+      <c r="O15">
+        <v>2027</v>
+      </c>
+      <c r="P15">
+        <v>0</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>43</v>
+      </c>
+      <c r="R15" t="s">
+        <v>55</v>
+      </c>
+      <c r="S15" t="s">
+        <v>45</v>
+      </c>
+      <c r="T15" t="s">
+        <v>58</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
+        <v>0</v>
+      </c>
+      <c r="W15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:104">
+      <c r="A16">
+        <v>63231</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H16" t="s">
+        <v>52</v>
+      </c>
+      <c r="I16" t="s">
+        <v>53</v>
+      </c>
+      <c r="J16" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" t="s">
+        <v>54</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16" t="s">
+        <v>31</v>
+      </c>
+      <c r="N16">
+        <v>132028</v>
+      </c>
+      <c r="O16">
+        <v>2027</v>
+      </c>
+      <c r="P16">
+        <v>0</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>43</v>
+      </c>
+      <c r="R16" t="s">
+        <v>55</v>
+      </c>
+      <c r="S16" t="s">
+        <v>34</v>
+      </c>
+      <c r="T16" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
+        <v>0</v>
+      </c>
+      <c r="W16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:104">
+      <c r="A17">
+        <v>63231</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" t="s">
+        <v>53</v>
+      </c>
+      <c r="J17" t="s">
+        <v>54</v>
+      </c>
+      <c r="K17" t="s">
+        <v>54</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17">
+        <v>132029</v>
+      </c>
+      <c r="O17">
+        <v>2027</v>
+      </c>
+      <c r="P17">
+        <v>0</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>43</v>
+      </c>
+      <c r="R17" t="s">
+        <v>55</v>
+      </c>
+      <c r="S17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T17" t="s">
+        <v>49</v>
+      </c>
+      <c r="U17"/>
+      <c r="V17">
+        <v>0</v>
+      </c>
+      <c r="W17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:104">
+      <c r="A18">
+        <v>63376</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" t="s">
+        <v>63</v>
+      </c>
+      <c r="H18" t="s">
+        <v>64</v>
+      </c>
+      <c r="I18" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" t="s">
+        <v>65</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18" t="s">
+        <v>31</v>
+      </c>
+      <c r="N18">
+        <v>132484</v>
+      </c>
+      <c r="O18">
+        <v>2027</v>
+      </c>
+      <c r="P18">
+        <v>0</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>43</v>
+      </c>
+      <c r="R18" t="s">
+        <v>44</v>
+      </c>
+      <c r="S18" t="s">
+        <v>45</v>
+      </c>
+      <c r="T18" t="s">
+        <v>60</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18">
+        <v>0</v>
+      </c>
+      <c r="W18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:104">
+      <c r="A19">
+        <v>63377</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
+        <v>68</v>
+      </c>
+      <c r="G19" t="s">
+        <v>63</v>
+      </c>
+      <c r="H19" t="s">
+        <v>64</v>
+      </c>
+      <c r="I19" t="s">
+        <v>29</v>
+      </c>
+      <c r="J19" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19" t="s">
+        <v>30</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19" t="s">
+        <v>31</v>
+      </c>
+      <c r="N19">
+        <v>132488</v>
+      </c>
+      <c r="O19">
+        <v>2027</v>
+      </c>
+      <c r="P19">
+        <v>0</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>32</v>
+      </c>
+      <c r="R19" t="s">
+        <v>44</v>
+      </c>
+      <c r="S19" t="s">
+        <v>34</v>
+      </c>
+      <c r="T19" t="s">
+        <v>60</v>
+      </c>
+      <c r="U19"/>
+      <c r="V19">
+        <v>0</v>
+      </c>
+      <c r="W19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:104">
+      <c r="A20">
+        <v>63376</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" t="s">
+        <v>63</v>
+      </c>
+      <c r="H20" t="s">
+        <v>64</v>
+      </c>
+      <c r="I20" t="s">
+        <v>41</v>
+      </c>
+      <c r="J20" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" t="s">
+        <v>65</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20" t="s">
+        <v>31</v>
+      </c>
+      <c r="N20">
+        <v>132485</v>
+      </c>
+      <c r="O20">
+        <v>2027</v>
+      </c>
+      <c r="P20">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>43</v>
+      </c>
+      <c r="R20" t="s">
+        <v>44</v>
+      </c>
+      <c r="S20" t="s">
+        <v>45</v>
+      </c>
+      <c r="T20" t="s">
+        <v>69</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20">
+        <v>0</v>
+      </c>
+      <c r="W20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:104">
+      <c r="A21">
+        <v>63377</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" t="s">
+        <v>61</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" t="s">
+        <v>64</v>
+      </c>
+      <c r="I21" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K21" t="s">
+        <v>30</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21" t="s">
+        <v>31</v>
+      </c>
+      <c r="N21">
+        <v>132489</v>
+      </c>
+      <c r="O21">
+        <v>2027</v>
+      </c>
+      <c r="P21">
+        <v>0</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>32</v>
+      </c>
+      <c r="R21" t="s">
+        <v>44</v>
+      </c>
+      <c r="S21" t="s">
+        <v>34</v>
+      </c>
+      <c r="T21" t="s">
+        <v>69</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
+        <v>0</v>
+      </c>
+      <c r="W21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:104">
+      <c r="A22">
+        <v>63376</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" t="s">
+        <v>63</v>
+      </c>
+      <c r="H22" t="s">
+        <v>64</v>
+      </c>
+      <c r="I22" t="s">
+        <v>41</v>
+      </c>
+      <c r="J22" t="s">
+        <v>65</v>
+      </c>
+      <c r="K22" t="s">
+        <v>65</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22" t="s">
+        <v>31</v>
+      </c>
+      <c r="N22">
+        <v>132486</v>
+      </c>
+      <c r="O22">
+        <v>2027</v>
+      </c>
+      <c r="P22">
+        <v>0</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>43</v>
+      </c>
+      <c r="R22" t="s">
+        <v>44</v>
+      </c>
+      <c r="S22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T22" t="s">
+        <v>70</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22">
+        <v>0</v>
+      </c>
+      <c r="W22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:104">
+      <c r="A23">
+        <v>63377</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" t="s">
+        <v>63</v>
+      </c>
+      <c r="H23" t="s">
+        <v>64</v>
+      </c>
+      <c r="I23" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23" t="s">
+        <v>30</v>
+      </c>
+      <c r="L23"/>
+      <c r="M23" t="s">
+        <v>31</v>
+      </c>
+      <c r="N23">
+        <v>132490</v>
+      </c>
+      <c r="O23">
+        <v>2027</v>
+      </c>
+      <c r="P23">
+        <v>0</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>32</v>
+      </c>
+      <c r="R23" t="s">
+        <v>44</v>
+      </c>
+      <c r="S23" t="s">
+        <v>45</v>
+      </c>
+      <c r="T23" t="s">
+        <v>70</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
+        <v>0</v>
+      </c>
+      <c r="W23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:104">
+      <c r="A24">
+        <v>63376</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>62</v>
+      </c>
+      <c r="G24" t="s">
+        <v>63</v>
+      </c>
+      <c r="H24" t="s">
+        <v>64</v>
+      </c>
+      <c r="I24" t="s">
+        <v>41</v>
+      </c>
+      <c r="J24" t="s">
+        <v>65</v>
+      </c>
+      <c r="K24" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24" t="s">
+        <v>31</v>
+      </c>
+      <c r="N24">
+        <v>132487</v>
+      </c>
+      <c r="O24">
+        <v>2027</v>
+      </c>
+      <c r="P24">
+        <v>0</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>43</v>
+      </c>
+      <c r="R24" t="s">
+        <v>44</v>
+      </c>
+      <c r="S24" t="s">
+        <v>34</v>
+      </c>
+      <c r="T24" t="s">
+        <v>61</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24">
+        <v>0</v>
+      </c>
+      <c r="W24" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="25" spans="1:104">
+      <c r="A25">
+        <v>63377</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" t="s">
+        <v>63</v>
+      </c>
+      <c r="H25" t="s">
+        <v>64</v>
+      </c>
+      <c r="I25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J25" t="s">
+        <v>30</v>
+      </c>
+      <c r="K25" t="s">
+        <v>30</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>31</v>
+      </c>
+      <c r="N25">
+        <v>132491</v>
+      </c>
+      <c r="O25">
+        <v>2027</v>
+      </c>
+      <c r="P25">
+        <v>0</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>32</v>
+      </c>
+      <c r="R25" t="s">
+        <v>44</v>
+      </c>
+      <c r="S25" t="s">
+        <v>45</v>
+      </c>
+      <c r="T25" t="s">
+        <v>61</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25">
+        <v>0</v>
+      </c>
+      <c r="W25" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="26" spans="1:104">
+      <c r="A26">
+        <v>64004</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
+        <v>72</v>
+      </c>
+      <c r="E26" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26" t="s">
+        <v>74</v>
+      </c>
+      <c r="H26" t="s">
+        <v>64</v>
+      </c>
+      <c r="I26" t="s">
+        <v>41</v>
+      </c>
+      <c r="J26" t="s">
+        <v>43</v>
+      </c>
+      <c r="K26" t="s">
+        <v>43</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26" t="s">
+        <v>31</v>
+      </c>
+      <c r="N26">
+        <v>134271</v>
+      </c>
+      <c r="O26">
+        <v>2027</v>
+      </c>
+      <c r="P26">
+        <v>0</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>43</v>
+      </c>
+      <c r="R26" t="s">
+        <v>44</v>
+      </c>
+      <c r="S26" t="s">
+        <v>34</v>
+      </c>
+      <c r="T26" t="s">
+        <v>72</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
+        <v>0</v>
+      </c>
+      <c r="W26" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:104">
+      <c r="A27">
+        <v>64004</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27" t="s">
+        <v>74</v>
+      </c>
+      <c r="H27" t="s">
+        <v>64</v>
+      </c>
+      <c r="I27" t="s">
+        <v>41</v>
+      </c>
+      <c r="J27" t="s">
+        <v>43</v>
+      </c>
+      <c r="K27" t="s">
+        <v>43</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27" t="s">
+        <v>31</v>
+      </c>
+      <c r="N27">
+        <v>134272</v>
+      </c>
+      <c r="O27">
+        <v>2027</v>
+      </c>
+      <c r="P27">
+        <v>0</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>43</v>
+      </c>
+      <c r="R27" t="s">
+        <v>44</v>
+      </c>
+      <c r="S27" t="s">
+        <v>45</v>
+      </c>
+      <c r="T27" t="s">
+        <v>72</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27">
+        <v>0</v>
+      </c>
+      <c r="W27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:104">
+      <c r="A28">
+        <v>64005</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>79</v>
+      </c>
+      <c r="G28" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" t="s">
+        <v>64</v>
+      </c>
+      <c r="I28" t="s">
+        <v>41</v>
+      </c>
+      <c r="J28" t="s">
+        <v>65</v>
+      </c>
+      <c r="K28" t="s">
+        <v>65</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28" t="s">
+        <v>31</v>
+      </c>
+      <c r="N28">
+        <v>134273</v>
+      </c>
+      <c r="O28">
+        <v>2027</v>
+      </c>
+      <c r="P28">
+        <v>0</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>43</v>
+      </c>
+      <c r="R28" t="s">
+        <v>44</v>
+      </c>
+      <c r="S28" t="s">
+        <v>34</v>
+      </c>
+      <c r="T28" t="s">
+        <v>77</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28">
+        <v>0</v>
+      </c>
+      <c r="W28" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:104">
+      <c r="A29">
+        <v>64005</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>76</v>
+      </c>
+      <c r="D29" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29" t="s">
+        <v>79</v>
+      </c>
+      <c r="G29" t="s">
+        <v>74</v>
+      </c>
+      <c r="H29" t="s">
+        <v>64</v>
+      </c>
+      <c r="I29" t="s">
+        <v>41</v>
+      </c>
+      <c r="J29" t="s">
+        <v>65</v>
+      </c>
+      <c r="K29" t="s">
+        <v>65</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29" t="s">
+        <v>31</v>
+      </c>
+      <c r="N29">
+        <v>134274</v>
+      </c>
+      <c r="O29">
+        <v>2027</v>
+      </c>
+      <c r="P29">
+        <v>0</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>43</v>
+      </c>
+      <c r="R29" t="s">
+        <v>44</v>
+      </c>
+      <c r="S29" t="s">
+        <v>45</v>
+      </c>
+      <c r="T29" t="s">
+        <v>77</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
+        <v>0</v>
+      </c>
+      <c r="W29" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="30" spans="1:104">
+      <c r="A30">
+        <v>64005</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" t="s">
+        <v>74</v>
+      </c>
+      <c r="H30" t="s">
+        <v>64</v>
+      </c>
+      <c r="I30" t="s">
+        <v>41</v>
+      </c>
+      <c r="J30" t="s">
+        <v>65</v>
+      </c>
+      <c r="K30" t="s">
+        <v>65</v>
+      </c>
+      <c r="L30"/>
+      <c r="M30" t="s">
+        <v>31</v>
+      </c>
+      <c r="N30">
+        <v>134275</v>
+      </c>
+      <c r="O30">
+        <v>2027</v>
+      </c>
+      <c r="P30">
+        <v>0</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>43</v>
+      </c>
+      <c r="R30" t="s">
+        <v>44</v>
+      </c>
+      <c r="S30" t="s">
+        <v>34</v>
+      </c>
+      <c r="T30" t="s">
+        <v>78</v>
+      </c>
+      <c r="U30"/>
+      <c r="V30">
+        <v>0</v>
+      </c>
+      <c r="W30" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:104">
+      <c r="A31">
+        <v>64005</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>79</v>
+      </c>
+      <c r="G31" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31" t="s">
+        <v>64</v>
+      </c>
+      <c r="I31" t="s">
+        <v>41</v>
+      </c>
+      <c r="J31" t="s">
+        <v>65</v>
+      </c>
+      <c r="K31" t="s">
+        <v>65</v>
+      </c>
+      <c r="L31"/>
+      <c r="M31" t="s">
+        <v>31</v>
+      </c>
+      <c r="N31">
+        <v>134276</v>
+      </c>
+      <c r="O31">
+        <v>2027</v>
+      </c>
+      <c r="P31">
+        <v>0</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>43</v>
+      </c>
+      <c r="R31" t="s">
+        <v>44</v>
+      </c>
+      <c r="S31" t="s">
+        <v>45</v>
+      </c>
+      <c r="T31" t="s">
+        <v>78</v>
+      </c>
+      <c r="U31"/>
+      <c r="V31">
+        <v>0</v>
+      </c>
+      <c r="W31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:104">
+      <c r="A32">
+        <v>63855</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>80</v>
+      </c>
+      <c r="D32" t="s">
+        <v>81</v>
+      </c>
+      <c r="E32" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32" t="s">
+        <v>63</v>
+      </c>
+      <c r="H32" t="s">
+        <v>64</v>
+      </c>
+      <c r="I32" t="s">
+        <v>41</v>
+      </c>
+      <c r="J32" t="s">
+        <v>65</v>
+      </c>
+      <c r="K32" t="s">
+        <v>65</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32" t="s">
+        <v>84</v>
+      </c>
+      <c r="N32">
+        <v>133928</v>
+      </c>
+      <c r="O32">
+        <v>2027</v>
+      </c>
+      <c r="P32">
+        <v>0</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>43</v>
+      </c>
+      <c r="R32" t="s">
+        <v>44</v>
+      </c>
+      <c r="S32" t="s">
+        <v>34</v>
+      </c>
+      <c r="T32" t="s">
+        <v>81</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32">
+        <v>0</v>
+      </c>
+      <c r="W32" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="33" spans="1:104">
+      <c r="A33">
+        <v>63855</v>
+      </c>
+      <c r="B33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" t="s">
+        <v>82</v>
+      </c>
+      <c r="F33" t="s">
+        <v>83</v>
+      </c>
+      <c r="G33" t="s">
+        <v>63</v>
+      </c>
+      <c r="H33" t="s">
+        <v>64</v>
+      </c>
+      <c r="I33" t="s">
+        <v>41</v>
+      </c>
+      <c r="J33" t="s">
+        <v>65</v>
+      </c>
+      <c r="K33" t="s">
+        <v>65</v>
+      </c>
+      <c r="L33"/>
+      <c r="M33" t="s">
+        <v>84</v>
+      </c>
+      <c r="N33">
+        <v>133929</v>
+      </c>
+      <c r="O33">
+        <v>2027</v>
+      </c>
+      <c r="P33">
+        <v>0</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>43</v>
+      </c>
+      <c r="R33" t="s">
+        <v>44</v>
+      </c>
+      <c r="S33" t="s">
+        <v>45</v>
+      </c>
+      <c r="T33" t="s">
+        <v>81</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33">
+        <v>0</v>
+      </c>
+      <c r="W33" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:104">
+      <c r="A34">
+        <v>63855</v>
+      </c>
+      <c r="B34" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G34" t="s">
+        <v>63</v>
+      </c>
+      <c r="H34" t="s">
+        <v>64</v>
+      </c>
+      <c r="I34" t="s">
+        <v>41</v>
+      </c>
+      <c r="J34" t="s">
+        <v>65</v>
+      </c>
+      <c r="K34" t="s">
+        <v>65</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34" t="s">
+        <v>84</v>
+      </c>
+      <c r="N34">
+        <v>133930</v>
+      </c>
+      <c r="O34">
+        <v>2027</v>
+      </c>
+      <c r="P34">
+        <v>0</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>43</v>
+      </c>
+      <c r="R34" t="s">
+        <v>44</v>
+      </c>
+      <c r="S34" t="s">
+        <v>34</v>
+      </c>
+      <c r="T34" t="s">
+        <v>82</v>
+      </c>
+      <c r="U34"/>
+      <c r="V34">
+        <v>0</v>
+      </c>
+      <c r="W34" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:104">
+      <c r="A35">
+        <v>63855</v>
+      </c>
+      <c r="B35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C35" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" t="s">
+        <v>81</v>
+      </c>
+      <c r="E35" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" t="s">
+        <v>83</v>
+      </c>
+      <c r="G35" t="s">
+        <v>63</v>
+      </c>
+      <c r="H35" t="s">
+        <v>64</v>
+      </c>
+      <c r="I35" t="s">
+        <v>41</v>
+      </c>
+      <c r="J35" t="s">
+        <v>65</v>
+      </c>
+      <c r="K35" t="s">
+        <v>65</v>
+      </c>
+      <c r="L35"/>
+      <c r="M35" t="s">
+        <v>84</v>
+      </c>
+      <c r="N35">
+        <v>133931</v>
+      </c>
+      <c r="O35">
+        <v>2027</v>
+      </c>
+      <c r="P35">
+        <v>0</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>43</v>
+      </c>
+      <c r="R35" t="s">
+        <v>44</v>
+      </c>
+      <c r="S35" t="s">
+        <v>45</v>
+      </c>
+      <c r="T35" t="s">
+        <v>82</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35">
+        <v>0</v>
+      </c>
+      <c r="W35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:104">
+      <c r="A36">
+        <v>63851</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" t="s">
+        <v>88</v>
+      </c>
+      <c r="G36" t="s">
+        <v>63</v>
+      </c>
+      <c r="H36" t="s">
+        <v>89</v>
+      </c>
+      <c r="I36" t="s">
+        <v>29</v>
+      </c>
+      <c r="J36" t="s">
+        <v>30</v>
+      </c>
+      <c r="K36" t="s">
+        <v>30</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36" t="s">
+        <v>84</v>
+      </c>
+      <c r="N36">
+        <v>133920</v>
+      </c>
+      <c r="O36">
+        <v>2027</v>
+      </c>
+      <c r="P36">
+        <v>0</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>32</v>
+      </c>
+      <c r="R36" t="s">
+        <v>90</v>
+      </c>
+      <c r="S36" t="s">
+        <v>34</v>
+      </c>
+      <c r="T36" t="s">
+        <v>86</v>
+      </c>
+      <c r="U36"/>
+      <c r="V36">
+        <v>0</v>
+      </c>
+      <c r="W36" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:104">
+      <c r="A37">
+        <v>63853</v>
+      </c>
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" t="s">
+        <v>91</v>
+      </c>
+      <c r="D37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" t="s">
+        <v>87</v>
+      </c>
+      <c r="F37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" t="s">
+        <v>63</v>
+      </c>
+      <c r="H37" t="s">
+        <v>89</v>
+      </c>
+      <c r="I37" t="s">
+        <v>41</v>
+      </c>
+      <c r="J37" t="s">
+        <v>65</v>
+      </c>
+      <c r="K37" t="s">
+        <v>65</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37" t="s">
+        <v>84</v>
+      </c>
+      <c r="N37">
+        <v>133924</v>
+      </c>
+      <c r="O37">
+        <v>2027</v>
+      </c>
+      <c r="P37">
+        <v>0</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>43</v>
+      </c>
+      <c r="R37" t="s">
+        <v>90</v>
+      </c>
+      <c r="S37" t="s">
+        <v>45</v>
+      </c>
+      <c r="T37" t="s">
+        <v>86</v>
+      </c>
+      <c r="U37"/>
+      <c r="V37">
+        <v>0</v>
+      </c>
+      <c r="W37" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:104">
+      <c r="A38">
+        <v>63851</v>
+      </c>
+      <c r="B38" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" t="s">
+        <v>87</v>
+      </c>
+      <c r="F38" t="s">
+        <v>88</v>
+      </c>
+      <c r="G38" t="s">
+        <v>63</v>
+      </c>
+      <c r="H38" t="s">
+        <v>89</v>
+      </c>
+      <c r="I38" t="s">
+        <v>29</v>
+      </c>
+      <c r="J38" t="s">
+        <v>30</v>
+      </c>
+      <c r="K38" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38" t="s">
+        <v>84</v>
+      </c>
+      <c r="N38">
+        <v>133921</v>
+      </c>
+      <c r="O38">
+        <v>2027</v>
+      </c>
+      <c r="P38">
+        <v>0</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R38" t="s">
+        <v>90</v>
+      </c>
+      <c r="S38" t="s">
+        <v>34</v>
+      </c>
+      <c r="T38" t="s">
+        <v>93</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38">
+        <v>0</v>
+      </c>
+      <c r="W38" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:104">
+      <c r="A39">
+        <v>63853</v>
+      </c>
+      <c r="B39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" t="s">
+        <v>87</v>
+      </c>
+      <c r="F39" t="s">
+        <v>92</v>
+      </c>
+      <c r="G39" t="s">
+        <v>63</v>
+      </c>
+      <c r="H39" t="s">
+        <v>89</v>
+      </c>
+      <c r="I39" t="s">
+        <v>41</v>
+      </c>
+      <c r="J39" t="s">
+        <v>65</v>
+      </c>
+      <c r="K39" t="s">
+        <v>65</v>
+      </c>
+      <c r="L39"/>
+      <c r="M39" t="s">
+        <v>84</v>
+      </c>
+      <c r="N39">
+        <v>133925</v>
+      </c>
+      <c r="O39">
+        <v>2027</v>
+      </c>
+      <c r="P39">
+        <v>0</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>43</v>
+      </c>
+      <c r="R39" t="s">
+        <v>90</v>
+      </c>
+      <c r="S39" t="s">
+        <v>45</v>
+      </c>
+      <c r="T39" t="s">
+        <v>93</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39">
+        <v>0</v>
+      </c>
+      <c r="W39" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:104">
+      <c r="A40">
+        <v>63851</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>85</v>
+      </c>
+      <c r="D40" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40" t="s">
+        <v>87</v>
+      </c>
+      <c r="F40" t="s">
+        <v>88</v>
+      </c>
+      <c r="G40" t="s">
+        <v>63</v>
+      </c>
+      <c r="H40" t="s">
+        <v>89</v>
+      </c>
+      <c r="I40" t="s">
+        <v>29</v>
+      </c>
+      <c r="J40" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40"/>
+      <c r="M40" t="s">
+        <v>84</v>
+      </c>
+      <c r="N40">
+        <v>133922</v>
+      </c>
+      <c r="O40">
+        <v>2027</v>
+      </c>
+      <c r="P40">
+        <v>0</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>32</v>
+      </c>
+      <c r="R40" t="s">
+        <v>90</v>
+      </c>
+      <c r="S40" t="s">
+        <v>45</v>
+      </c>
+      <c r="T40" t="s">
+        <v>94</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40">
+        <v>0</v>
+      </c>
+      <c r="W40" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="41" spans="1:104">
+      <c r="A41">
+        <v>63851</v>
+      </c>
+      <c r="B41" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" t="s">
+        <v>86</v>
+      </c>
+      <c r="E41" t="s">
+        <v>87</v>
+      </c>
+      <c r="F41" t="s">
+        <v>88</v>
+      </c>
+      <c r="G41" t="s">
+        <v>63</v>
+      </c>
+      <c r="H41" t="s">
+        <v>89</v>
+      </c>
+      <c r="I41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J41" t="s">
+        <v>30</v>
+      </c>
+      <c r="K41" t="s">
+        <v>30</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41" t="s">
+        <v>84</v>
+      </c>
+      <c r="N41">
+        <v>133923</v>
+      </c>
+      <c r="O41">
+        <v>2027</v>
+      </c>
+      <c r="P41">
+        <v>0</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>32</v>
+      </c>
+      <c r="R41" t="s">
+        <v>90</v>
+      </c>
+      <c r="S41" t="s">
+        <v>45</v>
+      </c>
+      <c r="T41" t="s">
+        <v>94</v>
+      </c>
+      <c r="U41"/>
+      <c r="V41">
+        <v>0</v>
+      </c>
+      <c r="W41" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:104">
+      <c r="A42">
+        <v>63853</v>
+      </c>
+      <c r="B42" t="s">
+        <v>23</v>
+      </c>
+      <c r="C42" t="s">
+        <v>91</v>
+      </c>
+      <c r="D42" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42" t="s">
+        <v>87</v>
+      </c>
+      <c r="F42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G42" t="s">
+        <v>63</v>
+      </c>
+      <c r="H42" t="s">
+        <v>89</v>
+      </c>
+      <c r="I42" t="s">
+        <v>41</v>
+      </c>
+      <c r="J42" t="s">
+        <v>65</v>
+      </c>
+      <c r="K42" t="s">
+        <v>65</v>
+      </c>
+      <c r="L42"/>
+      <c r="M42" t="s">
+        <v>84</v>
+      </c>
+      <c r="N42">
+        <v>133926</v>
+      </c>
+      <c r="O42">
+        <v>2027</v>
+      </c>
+      <c r="P42">
+        <v>0</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>43</v>
+      </c>
+      <c r="R42" t="s">
+        <v>90</v>
+      </c>
+      <c r="S42" t="s">
+        <v>34</v>
+      </c>
+      <c r="T42" t="s">
+        <v>94</v>
+      </c>
+      <c r="U42"/>
+      <c r="V42">
+        <v>0</v>
+      </c>
+      <c r="W42" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:104">
+      <c r="A43">
+        <v>63853</v>
+      </c>
+      <c r="B43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" t="s">
+        <v>86</v>
+      </c>
+      <c r="E43" t="s">
+        <v>87</v>
+      </c>
+      <c r="F43" t="s">
+        <v>92</v>
+      </c>
+      <c r="G43" t="s">
+        <v>63</v>
+      </c>
+      <c r="H43" t="s">
+        <v>89</v>
+      </c>
+      <c r="I43" t="s">
+        <v>41</v>
+      </c>
+      <c r="J43" t="s">
+        <v>65</v>
+      </c>
+      <c r="K43" t="s">
+        <v>65</v>
+      </c>
+      <c r="L43"/>
+      <c r="M43" t="s">
+        <v>84</v>
+      </c>
+      <c r="N43">
+        <v>133927</v>
+      </c>
+      <c r="O43">
+        <v>2027</v>
+      </c>
+      <c r="P43">
+        <v>0</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>43</v>
+      </c>
+      <c r="R43" t="s">
+        <v>90</v>
+      </c>
+      <c r="S43" t="s">
+        <v>34</v>
+      </c>
+      <c r="T43" t="s">
+        <v>87</v>
+      </c>
+      <c r="U43"/>
+      <c r="V43">
+        <v>0</v>
+      </c>
+      <c r="W43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="44" spans="1:104">
+      <c r="A44">
+        <v>64006</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>95</v>
+      </c>
+      <c r="D44" t="s">
+        <v>96</v>
+      </c>
+      <c r="E44" t="s">
+        <v>97</v>
+      </c>
+      <c r="F44" t="s">
+        <v>98</v>
+      </c>
+      <c r="G44" t="s">
+        <v>74</v>
+      </c>
+      <c r="H44" t="s">
+        <v>64</v>
+      </c>
+      <c r="I44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J44" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44" t="s">
+        <v>30</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44" t="s">
+        <v>84</v>
+      </c>
+      <c r="N44">
+        <v>134277</v>
+      </c>
+      <c r="O44">
+        <v>2027</v>
+      </c>
+      <c r="P44">
+        <v>0</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>32</v>
+      </c>
+      <c r="R44" t="s">
+        <v>44</v>
+      </c>
+      <c r="S44" t="s">
+        <v>34</v>
+      </c>
+      <c r="T44" t="s">
+        <v>96</v>
+      </c>
+      <c r="U44"/>
+      <c r="V44">
+        <v>0</v>
+      </c>
+      <c r="W44" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:104">
+      <c r="A45">
+        <v>64006</v>
+      </c>
+      <c r="B45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" t="s">
+        <v>95</v>
+      </c>
+      <c r="D45" t="s">
+        <v>96</v>
+      </c>
+      <c r="E45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F45" t="s">
+        <v>98</v>
+      </c>
+      <c r="G45" t="s">
+        <v>74</v>
+      </c>
+      <c r="H45" t="s">
+        <v>64</v>
+      </c>
+      <c r="I45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J45" t="s">
+        <v>30</v>
+      </c>
+      <c r="K45" t="s">
+        <v>30</v>
+      </c>
+      <c r="L45"/>
+      <c r="M45" t="s">
+        <v>84</v>
+      </c>
+      <c r="N45">
+        <v>134278</v>
+      </c>
+      <c r="O45">
+        <v>2027</v>
+      </c>
+      <c r="P45">
+        <v>0</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>32</v>
+      </c>
+      <c r="R45" t="s">
+        <v>44</v>
+      </c>
+      <c r="S45" t="s">
+        <v>45</v>
+      </c>
+      <c r="T45" t="s">
+        <v>96</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45">
+        <v>0</v>
+      </c>
+      <c r="W45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="46" spans="1:104">
+      <c r="A46">
+        <v>64006</v>
+      </c>
+      <c r="B46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>96</v>
+      </c>
+      <c r="E46" t="s">
+        <v>97</v>
+      </c>
+      <c r="F46" t="s">
+        <v>98</v>
+      </c>
+      <c r="G46" t="s">
+        <v>74</v>
+      </c>
+      <c r="H46" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J46" t="s">
+        <v>30</v>
+      </c>
+      <c r="K46" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46" t="s">
+        <v>84</v>
+      </c>
+      <c r="N46">
+        <v>134279</v>
+      </c>
+      <c r="O46">
+        <v>2027</v>
+      </c>
+      <c r="P46">
+        <v>0</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>32</v>
+      </c>
+      <c r="R46" t="s">
+        <v>44</v>
+      </c>
+      <c r="S46" t="s">
+        <v>34</v>
+      </c>
+      <c r="T46" t="s">
+        <v>97</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46">
+        <v>0</v>
+      </c>
+      <c r="W46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="47" spans="1:104">
+      <c r="A47">
+        <v>64006</v>
+      </c>
+      <c r="B47" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" t="s">
+        <v>96</v>
+      </c>
+      <c r="E47" t="s">
+        <v>97</v>
+      </c>
+      <c r="F47" t="s">
+        <v>98</v>
+      </c>
+      <c r="G47" t="s">
+        <v>74</v>
+      </c>
+      <c r="H47" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J47" t="s">
+        <v>30</v>
+      </c>
+      <c r="K47" t="s">
+        <v>30</v>
+      </c>
+      <c r="L47"/>
+      <c r="M47" t="s">
+        <v>84</v>
+      </c>
+      <c r="N47">
+        <v>134281</v>
+      </c>
+      <c r="O47">
+        <v>2027</v>
+      </c>
+      <c r="P47">
+        <v>0</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>32</v>
+      </c>
+      <c r="R47" t="s">
+        <v>44</v>
+      </c>
+      <c r="S47" t="s">
+        <v>45</v>
+      </c>
+      <c r="T47" t="s">
+        <v>97</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47">
+        <v>0</v>
+      </c>
+      <c r="W47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:104">
+      <c r="A48">
+        <v>64008</v>
+      </c>
+      <c r="B48" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" t="s">
+        <v>100</v>
+      </c>
+      <c r="E48" t="s">
+        <v>100</v>
+      </c>
+      <c r="F48" t="s">
+        <v>101</v>
+      </c>
+      <c r="G48" t="s">
+        <v>74</v>
+      </c>
+      <c r="H48" t="s">
+        <v>64</v>
+      </c>
+      <c r="I48" t="s">
+        <v>41</v>
+      </c>
+      <c r="J48" t="s">
+        <v>43</v>
+      </c>
+      <c r="K48" t="s">
+        <v>43</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48" t="s">
+        <v>84</v>
+      </c>
+      <c r="N48">
+        <v>134283</v>
+      </c>
+      <c r="O48">
+        <v>2027</v>
+      </c>
+      <c r="P48">
+        <v>0</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>43</v>
+      </c>
+      <c r="R48" t="s">
+        <v>44</v>
+      </c>
+      <c r="S48" t="s">
+        <v>34</v>
+      </c>
+      <c r="T48" t="s">
+        <v>100</v>
+      </c>
+      <c r="U48"/>
+      <c r="V48">
+        <v>0</v>
+      </c>
+      <c r="W48" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="49" spans="1:104">
+      <c r="A49">
+        <v>64008</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" t="s">
+        <v>100</v>
+      </c>
+      <c r="E49" t="s">
+        <v>100</v>
+      </c>
+      <c r="F49" t="s">
+        <v>101</v>
+      </c>
+      <c r="G49" t="s">
+        <v>74</v>
+      </c>
+      <c r="H49" t="s">
+        <v>64</v>
+      </c>
+      <c r="I49" t="s">
+        <v>41</v>
+      </c>
+      <c r="J49" t="s">
+        <v>43</v>
+      </c>
+      <c r="K49" t="s">
+        <v>43</v>
+      </c>
+      <c r="L49"/>
+      <c r="M49" t="s">
+        <v>84</v>
+      </c>
+      <c r="N49">
+        <v>134284</v>
+      </c>
+      <c r="O49">
+        <v>2027</v>
+      </c>
+      <c r="P49">
+        <v>0</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>43</v>
+      </c>
+      <c r="R49" t="s">
+        <v>44</v>
+      </c>
+      <c r="S49" t="s">
+        <v>45</v>
+      </c>
+      <c r="T49" t="s">
+        <v>100</v>
+      </c>
+      <c r="U49"/>
+      <c r="V49">
+        <v>0</v>
+      </c>
+      <c r="W49" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="50" spans="1:104">
+      <c r="A50">
+        <v>64010</v>
+      </c>
+      <c r="B50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s">
+        <v>102</v>
+      </c>
+      <c r="D50" t="s">
+        <v>103</v>
+      </c>
+      <c r="E50" t="s">
+        <v>103</v>
+      </c>
+      <c r="F50" t="s">
+        <v>104</v>
+      </c>
+      <c r="G50" t="s">
+        <v>74</v>
+      </c>
+      <c r="H50" t="s">
+        <v>64</v>
+      </c>
+      <c r="I50" t="s">
+        <v>41</v>
+      </c>
+      <c r="J50" t="s">
+        <v>43</v>
+      </c>
+      <c r="K50" t="s">
+        <v>43</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
+        <v>84</v>
+      </c>
+      <c r="N50">
+        <v>134285</v>
+      </c>
+      <c r="O50">
+        <v>2027</v>
+      </c>
+      <c r="P50">
+        <v>0</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>43</v>
+      </c>
+      <c r="R50" t="s">
+        <v>44</v>
+      </c>
+      <c r="S50" t="s">
+        <v>34</v>
+      </c>
+      <c r="T50" t="s">
+        <v>103</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
+        <v>0</v>
+      </c>
+      <c r="W50" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="51" spans="1:104">
+      <c r="A51">
+        <v>64010</v>
+      </c>
+      <c r="B51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" t="s">
+        <v>102</v>
+      </c>
+      <c r="D51" t="s">
+        <v>103</v>
+      </c>
+      <c r="E51" t="s">
+        <v>103</v>
+      </c>
+      <c r="F51" t="s">
+        <v>104</v>
+      </c>
+      <c r="G51" t="s">
+        <v>74</v>
+      </c>
+      <c r="H51" t="s">
+        <v>64</v>
+      </c>
+      <c r="I51" t="s">
+        <v>41</v>
+      </c>
+      <c r="J51" t="s">
+        <v>43</v>
+      </c>
+      <c r="K51" t="s">
+        <v>43</v>
+      </c>
+      <c r="L51"/>
+      <c r="M51" t="s">
+        <v>84</v>
+      </c>
+      <c r="N51">
+        <v>134286</v>
+      </c>
+      <c r="O51">
+        <v>2027</v>
+      </c>
+      <c r="P51">
+        <v>0</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>43</v>
+      </c>
+      <c r="R51" t="s">
+        <v>44</v>
+      </c>
+      <c r="S51" t="s">
+        <v>45</v>
+      </c>
+      <c r="T51" t="s">
+        <v>103</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51">
+        <v>0</v>
+      </c>
+      <c r="W51" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="52" spans="1:104">
+      <c r="A52">
+        <v>64018</v>
+      </c>
+      <c r="B52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" t="s">
+        <v>105</v>
+      </c>
+      <c r="E52" t="s">
+        <v>106</v>
+      </c>
+      <c r="F52" t="s">
+        <v>98</v>
+      </c>
+      <c r="G52" t="s">
+        <v>74</v>
+      </c>
+      <c r="H52" t="s">
+        <v>107</v>
+      </c>
+      <c r="I52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" t="s">
+        <v>30</v>
+      </c>
+      <c r="K52" t="s">
+        <v>30</v>
+      </c>
+      <c r="L52"/>
+      <c r="M52" t="s">
+        <v>84</v>
+      </c>
+      <c r="N52">
+        <v>134335</v>
+      </c>
+      <c r="O52">
+        <v>2027</v>
+      </c>
+      <c r="P52">
+        <v>0</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>32</v>
+      </c>
+      <c r="R52" t="s">
+        <v>46</v>
+      </c>
+      <c r="S52" t="s">
+        <v>34</v>
+      </c>
+      <c r="T52" t="s">
+        <v>105</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
+        <v>0</v>
+      </c>
+      <c r="W52" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:104">
+      <c r="A53">
+        <v>64018</v>
+      </c>
+      <c r="B53" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D53" t="s">
+        <v>105</v>
+      </c>
+      <c r="E53" t="s">
+        <v>106</v>
+      </c>
+      <c r="F53" t="s">
+        <v>98</v>
+      </c>
+      <c r="G53" t="s">
+        <v>74</v>
+      </c>
+      <c r="H53" t="s">
+        <v>107</v>
+      </c>
+      <c r="I53" t="s">
+        <v>29</v>
+      </c>
+      <c r="J53" t="s">
+        <v>30</v>
+      </c>
+      <c r="K53" t="s">
+        <v>30</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53" t="s">
+        <v>84</v>
+      </c>
+      <c r="N53">
+        <v>134336</v>
+      </c>
+      <c r="O53">
+        <v>2027</v>
+      </c>
+      <c r="P53">
+        <v>0</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>32</v>
+      </c>
+      <c r="R53" t="s">
+        <v>46</v>
+      </c>
+      <c r="S53" t="s">
+        <v>45</v>
+      </c>
+      <c r="T53" t="s">
+        <v>105</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53">
+        <v>0</v>
+      </c>
+      <c r="W53" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="54" spans="1:104">
+      <c r="A54">
+        <v>64018</v>
+      </c>
+      <c r="B54" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" t="s">
+        <v>95</v>
+      </c>
+      <c r="D54" t="s">
+        <v>105</v>
+      </c>
+      <c r="E54" t="s">
+        <v>106</v>
+      </c>
+      <c r="F54" t="s">
+        <v>98</v>
+      </c>
+      <c r="G54" t="s">
+        <v>74</v>
+      </c>
+      <c r="H54" t="s">
+        <v>107</v>
+      </c>
+      <c r="I54" t="s">
+        <v>29</v>
+      </c>
+      <c r="J54" t="s">
+        <v>30</v>
+      </c>
+      <c r="K54" t="s">
+        <v>30</v>
+      </c>
+      <c r="L54"/>
+      <c r="M54" t="s">
+        <v>84</v>
+      </c>
+      <c r="N54">
+        <v>134337</v>
+      </c>
+      <c r="O54">
+        <v>2027</v>
+      </c>
+      <c r="P54">
+        <v>0</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>32</v>
+      </c>
+      <c r="R54" t="s">
+        <v>46</v>
+      </c>
+      <c r="S54" t="s">
+        <v>34</v>
+      </c>
+      <c r="T54" t="s">
+        <v>106</v>
+      </c>
+      <c r="U54"/>
+      <c r="V54">
+        <v>0</v>
+      </c>
+      <c r="W54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="55" spans="1:104">
+      <c r="A55">
+        <v>64018</v>
+      </c>
+      <c r="B55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55" t="s">
+        <v>105</v>
+      </c>
+      <c r="E55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55" t="s">
+        <v>98</v>
+      </c>
+      <c r="G55" t="s">
+        <v>74</v>
+      </c>
+      <c r="H55" t="s">
+        <v>107</v>
+      </c>
+      <c r="I55" t="s">
+        <v>29</v>
+      </c>
+      <c r="J55" t="s">
+        <v>30</v>
+      </c>
+      <c r="K55" t="s">
+        <v>30</v>
+      </c>
+      <c r="L55"/>
+      <c r="M55" t="s">
+        <v>84</v>
+      </c>
+      <c r="N55">
+        <v>134338</v>
+      </c>
+      <c r="O55">
+        <v>2027</v>
+      </c>
+      <c r="P55">
+        <v>0</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>32</v>
+      </c>
+      <c r="R55" t="s">
+        <v>46</v>
+      </c>
+      <c r="S55" t="s">
+        <v>45</v>
+      </c>
+      <c r="T55" t="s">
+        <v>106</v>
+      </c>
+      <c r="U55"/>
+      <c r="V55">
+        <v>0</v>
+      </c>
+      <c r="W55" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="56" spans="1:104">
+      <c r="A56">
+        <v>64022</v>
+      </c>
+      <c r="B56" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" t="s">
+        <v>102</v>
+      </c>
+      <c r="D56" t="s">
+        <v>108</v>
+      </c>
+      <c r="E56" t="s">
+        <v>109</v>
+      </c>
+      <c r="F56" t="s">
+        <v>104</v>
+      </c>
+      <c r="G56" t="s">
+        <v>74</v>
+      </c>
+      <c r="H56" t="s">
+        <v>107</v>
+      </c>
+      <c r="I56" t="s">
+        <v>41</v>
+      </c>
+      <c r="J56" t="s">
+        <v>65</v>
+      </c>
+      <c r="K56" t="s">
+        <v>65</v>
+      </c>
+      <c r="L56"/>
+      <c r="M56" t="s">
+        <v>84</v>
+      </c>
+      <c r="N56">
+        <v>134351</v>
+      </c>
+      <c r="O56">
+        <v>2027</v>
+      </c>
+      <c r="P56">
+        <v>0</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>43</v>
+      </c>
+      <c r="R56" t="s">
+        <v>46</v>
+      </c>
+      <c r="S56" t="s">
+        <v>34</v>
+      </c>
+      <c r="T56" t="s">
+        <v>108</v>
+      </c>
+      <c r="U56"/>
+      <c r="V56">
+        <v>0</v>
+      </c>
+      <c r="W56" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="57" spans="1:104">
+      <c r="A57">
+        <v>64022</v>
+      </c>
+      <c r="B57" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" t="s">
+        <v>102</v>
+      </c>
+      <c r="D57" t="s">
+        <v>108</v>
+      </c>
+      <c r="E57" t="s">
+        <v>109</v>
+      </c>
+      <c r="F57" t="s">
+        <v>104</v>
+      </c>
+      <c r="G57" t="s">
+        <v>74</v>
+      </c>
+      <c r="H57" t="s">
+        <v>107</v>
+      </c>
+      <c r="I57" t="s">
+        <v>41</v>
+      </c>
+      <c r="J57" t="s">
+        <v>65</v>
+      </c>
+      <c r="K57" t="s">
+        <v>65</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57" t="s">
+        <v>84</v>
+      </c>
+      <c r="N57">
+        <v>134352</v>
+      </c>
+      <c r="O57">
+        <v>2027</v>
+      </c>
+      <c r="P57">
+        <v>0</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>43</v>
+      </c>
+      <c r="R57" t="s">
+        <v>46</v>
+      </c>
+      <c r="S57" t="s">
+        <v>45</v>
+      </c>
+      <c r="T57" t="s">
+        <v>108</v>
+      </c>
+      <c r="U57"/>
+      <c r="V57">
+        <v>0</v>
+      </c>
+      <c r="W57" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="58" spans="1:104">
+      <c r="A58">
+        <v>64022</v>
+      </c>
+      <c r="B58" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" t="s">
+        <v>102</v>
+      </c>
+      <c r="D58" t="s">
+        <v>108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>109</v>
+      </c>
+      <c r="F58" t="s">
+        <v>104</v>
+      </c>
+      <c r="G58" t="s">
+        <v>74</v>
+      </c>
+      <c r="H58" t="s">
+        <v>107</v>
+      </c>
+      <c r="I58" t="s">
+        <v>41</v>
+      </c>
+      <c r="J58" t="s">
+        <v>65</v>
+      </c>
+      <c r="K58" t="s">
+        <v>65</v>
+      </c>
+      <c r="L58"/>
+      <c r="M58" t="s">
+        <v>84</v>
+      </c>
+      <c r="N58">
+        <v>134353</v>
+      </c>
+      <c r="O58">
+        <v>2027</v>
+      </c>
+      <c r="P58">
+        <v>0</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>43</v>
+      </c>
+      <c r="R58" t="s">
+        <v>46</v>
+      </c>
+      <c r="S58" t="s">
+        <v>45</v>
+      </c>
+      <c r="T58" t="s">
+        <v>109</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58">
+        <v>0</v>
+      </c>
+      <c r="W58" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="59" spans="1:104">
+      <c r="A59">
+        <v>64022</v>
+      </c>
+      <c r="B59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" t="s">
+        <v>108</v>
+      </c>
+      <c r="E59" t="s">
+        <v>109</v>
+      </c>
+      <c r="F59" t="s">
+        <v>104</v>
+      </c>
+      <c r="G59" t="s">
+        <v>74</v>
+      </c>
+      <c r="H59" t="s">
+        <v>107</v>
+      </c>
+      <c r="I59" t="s">
+        <v>41</v>
+      </c>
+      <c r="J59" t="s">
+        <v>65</v>
+      </c>
+      <c r="K59" t="s">
+        <v>65</v>
+      </c>
+      <c r="L59"/>
+      <c r="M59" t="s">
+        <v>84</v>
+      </c>
+      <c r="N59">
+        <v>134354</v>
+      </c>
+      <c r="O59">
+        <v>2027</v>
+      </c>
+      <c r="P59">
+        <v>0</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>43</v>
+      </c>
+      <c r="R59" t="s">
+        <v>46</v>
+      </c>
+      <c r="S59" t="s">
+        <v>34</v>
+      </c>
+      <c r="T59" t="s">
+        <v>109</v>
+      </c>
+      <c r="U59"/>
+      <c r="V59">
+        <v>0</v>
+      </c>
+      <c r="W59" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60" spans="1:104">
+      <c r="A60">
+        <v>63232</v>
+      </c>
+      <c r="B60" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" t="s">
+        <v>110</v>
+      </c>
+      <c r="D60" t="s">
+        <v>111</v>
+      </c>
+      <c r="E60" t="s">
+        <v>112</v>
+      </c>
+      <c r="F60" t="s">
+        <v>113</v>
+      </c>
+      <c r="G60" t="s">
+        <v>51</v>
+      </c>
+      <c r="H60" t="s">
+        <v>52</v>
+      </c>
+      <c r="I60" t="s">
+        <v>53</v>
+      </c>
+      <c r="J60" t="s">
+        <v>114</v>
+      </c>
+      <c r="K60" t="s">
+        <v>54</v>
+      </c>
+      <c r="L60"/>
+      <c r="M60" t="s">
+        <v>84</v>
+      </c>
+      <c r="N60">
+        <v>132030</v>
+      </c>
+      <c r="O60">
+        <v>2027</v>
+      </c>
+      <c r="P60">
+        <v>0</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>32</v>
+      </c>
+      <c r="R60" t="s">
+        <v>55</v>
+      </c>
+      <c r="S60" t="s">
+        <v>45</v>
+      </c>
+      <c r="T60" t="s">
+        <v>111</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60">
+        <v>0</v>
+      </c>
+      <c r="W60" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="61" spans="1:104">
+      <c r="A61">
+        <v>63232</v>
+      </c>
+      <c r="B61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" t="s">
+        <v>110</v>
+      </c>
+      <c r="D61" t="s">
+        <v>111</v>
+      </c>
+      <c r="E61" t="s">
+        <v>112</v>
+      </c>
+      <c r="F61" t="s">
+        <v>113</v>
+      </c>
+      <c r="G61" t="s">
+        <v>51</v>
+      </c>
+      <c r="H61" t="s">
+        <v>52</v>
+      </c>
+      <c r="I61" t="s">
+        <v>53</v>
+      </c>
+      <c r="J61" t="s">
+        <v>114</v>
+      </c>
+      <c r="K61" t="s">
+        <v>54</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>84</v>
+      </c>
+      <c r="N61">
+        <v>132031</v>
+      </c>
+      <c r="O61">
+        <v>2027</v>
+      </c>
+      <c r="P61">
+        <v>0</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>43</v>
+      </c>
+      <c r="R61" t="s">
+        <v>55</v>
+      </c>
+      <c r="S61" t="s">
+        <v>34</v>
+      </c>
+      <c r="T61" t="s">
+        <v>111</v>
+      </c>
+      <c r="U61"/>
+      <c r="V61">
+        <v>0</v>
+      </c>
+      <c r="W61" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="62" spans="1:104">
+      <c r="A62">
+        <v>63232</v>
+      </c>
+      <c r="B62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" t="s">
+        <v>110</v>
+      </c>
+      <c r="D62" t="s">
+        <v>111</v>
+      </c>
+      <c r="E62" t="s">
+        <v>112</v>
+      </c>
+      <c r="F62" t="s">
+        <v>113</v>
+      </c>
+      <c r="G62" t="s">
+        <v>51</v>
+      </c>
+      <c r="H62" t="s">
+        <v>52</v>
+      </c>
+      <c r="I62" t="s">
+        <v>53</v>
+      </c>
+      <c r="J62" t="s">
+        <v>114</v>
+      </c>
+      <c r="K62" t="s">
+        <v>54</v>
+      </c>
+      <c r="L62"/>
+      <c r="M62" t="s">
+        <v>84</v>
+      </c>
+      <c r="N62">
+        <v>132032</v>
+      </c>
+      <c r="O62">
+        <v>2027</v>
+      </c>
+      <c r="P62">
+        <v>0</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>32</v>
+      </c>
+      <c r="R62" t="s">
+        <v>55</v>
+      </c>
+      <c r="S62" t="s">
+        <v>45</v>
+      </c>
+      <c r="T62" t="s">
+        <v>115</v>
+      </c>
+      <c r="U62"/>
+      <c r="V62">
+        <v>0</v>
+      </c>
+      <c r="W62" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="63" spans="1:104">
+      <c r="A63">
+        <v>63232</v>
+      </c>
+      <c r="B63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" t="s">
+        <v>110</v>
+      </c>
+      <c r="D63" t="s">
+        <v>111</v>
+      </c>
+      <c r="E63" t="s">
+        <v>112</v>
+      </c>
+      <c r="F63" t="s">
+        <v>113</v>
+      </c>
+      <c r="G63" t="s">
+        <v>51</v>
+      </c>
+      <c r="H63" t="s">
+        <v>52</v>
+      </c>
+      <c r="I63" t="s">
+        <v>53</v>
+      </c>
+      <c r="J63" t="s">
+        <v>114</v>
+      </c>
+      <c r="K63" t="s">
+        <v>54</v>
+      </c>
+      <c r="L63"/>
+      <c r="M63" t="s">
+        <v>84</v>
+      </c>
+      <c r="N63">
+        <v>132033</v>
+      </c>
+      <c r="O63">
+        <v>2027</v>
+      </c>
+      <c r="P63">
+        <v>0</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>43</v>
+      </c>
+      <c r="R63" t="s">
+        <v>55</v>
+      </c>
+      <c r="S63" t="s">
+        <v>34</v>
+      </c>
+      <c r="T63" t="s">
+        <v>115</v>
+      </c>
+      <c r="U63"/>
+      <c r="V63">
+        <v>0</v>
+      </c>
+      <c r="W63" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="64" spans="1:104">
+      <c r="A64">
+        <v>63232</v>
+      </c>
+      <c r="B64" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" t="s">
+        <v>111</v>
+      </c>
+      <c r="E64" t="s">
+        <v>112</v>
+      </c>
+      <c r="F64" t="s">
+        <v>113</v>
+      </c>
+      <c r="G64" t="s">
+        <v>51</v>
+      </c>
+      <c r="H64" t="s">
+        <v>52</v>
+      </c>
+      <c r="I64" t="s">
+        <v>53</v>
+      </c>
+      <c r="J64" t="s">
+        <v>114</v>
+      </c>
+      <c r="K64" t="s">
+        <v>54</v>
+      </c>
+      <c r="L64"/>
+      <c r="M64" t="s">
+        <v>84</v>
+      </c>
+      <c r="N64">
+        <v>132034</v>
+      </c>
+      <c r="O64">
+        <v>2027</v>
+      </c>
+      <c r="P64">
+        <v>0</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>32</v>
+      </c>
+      <c r="R64" t="s">
+        <v>55</v>
+      </c>
+      <c r="S64" t="s">
+        <v>34</v>
+      </c>
+      <c r="T64" t="s">
+        <v>116</v>
+      </c>
+      <c r="U64"/>
+      <c r="V64">
+        <v>0</v>
+      </c>
+      <c r="W64" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:104">
+      <c r="A65">
+        <v>63232</v>
+      </c>
+      <c r="B65" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" t="s">
+        <v>110</v>
+      </c>
+      <c r="D65" t="s">
+        <v>111</v>
+      </c>
+      <c r="E65" t="s">
+        <v>112</v>
+      </c>
+      <c r="F65" t="s">
+        <v>113</v>
+      </c>
+      <c r="G65" t="s">
+        <v>51</v>
+      </c>
+      <c r="H65" t="s">
+        <v>52</v>
+      </c>
+      <c r="I65" t="s">
+        <v>53</v>
+      </c>
+      <c r="J65" t="s">
+        <v>114</v>
+      </c>
+      <c r="K65" t="s">
+        <v>54</v>
+      </c>
+      <c r="L65"/>
+      <c r="M65" t="s">
+        <v>84</v>
+      </c>
+      <c r="N65">
+        <v>132035</v>
+      </c>
+      <c r="O65">
+        <v>2027</v>
+      </c>
+      <c r="P65">
+        <v>0</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>43</v>
+      </c>
+      <c r="R65" t="s">
+        <v>55</v>
+      </c>
+      <c r="S65" t="s">
+        <v>45</v>
+      </c>
+      <c r="T65" t="s">
+        <v>116</v>
+      </c>
+      <c r="U65"/>
+      <c r="V65">
+        <v>0</v>
+      </c>
+      <c r="W65" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="66" spans="1:104">
+      <c r="A66">
+        <v>63232</v>
+      </c>
+      <c r="B66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" t="s">
+        <v>110</v>
+      </c>
+      <c r="D66" t="s">
+        <v>111</v>
+      </c>
+      <c r="E66" t="s">
+        <v>112</v>
+      </c>
+      <c r="F66" t="s">
+        <v>113</v>
+      </c>
+      <c r="G66" t="s">
+        <v>51</v>
+      </c>
+      <c r="H66" t="s">
+        <v>52</v>
+      </c>
+      <c r="I66" t="s">
+        <v>53</v>
+      </c>
+      <c r="J66" t="s">
+        <v>114</v>
+      </c>
+      <c r="K66" t="s">
+        <v>54</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66" t="s">
+        <v>84</v>
+      </c>
+      <c r="N66">
+        <v>132036</v>
+      </c>
+      <c r="O66">
+        <v>2027</v>
+      </c>
+      <c r="P66">
+        <v>0</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>43</v>
+      </c>
+      <c r="R66" t="s">
+        <v>55</v>
+      </c>
+      <c r="S66" t="s">
+        <v>45</v>
+      </c>
+      <c r="T66" t="s">
+        <v>112</v>
+      </c>
+      <c r="U66"/>
+      <c r="V66">
+        <v>0</v>
+      </c>
+      <c r="W66" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="67" spans="1:104">
+      <c r="A67">
+        <v>63232</v>
+      </c>
+      <c r="B67" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" t="s">
+        <v>110</v>
+      </c>
+      <c r="D67" t="s">
+        <v>111</v>
+      </c>
+      <c r="E67" t="s">
+        <v>112</v>
+      </c>
+      <c r="F67" t="s">
+        <v>113</v>
+      </c>
+      <c r="G67" t="s">
+        <v>51</v>
+      </c>
+      <c r="H67" t="s">
+        <v>52</v>
+      </c>
+      <c r="I67" t="s">
+        <v>53</v>
+      </c>
+      <c r="J67" t="s">
+        <v>114</v>
+      </c>
+      <c r="K67" t="s">
+        <v>54</v>
+      </c>
+      <c r="L67"/>
+      <c r="M67" t="s">
+        <v>84</v>
+      </c>
+      <c r="N67">
+        <v>132037</v>
+      </c>
+      <c r="O67">
+        <v>2027</v>
+      </c>
+      <c r="P67">
+        <v>0</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>32</v>
+      </c>
+      <c r="R67" t="s">
+        <v>55</v>
+      </c>
+      <c r="S67" t="s">
+        <v>34</v>
+      </c>
+      <c r="T67" t="s">
+        <v>112</v>
+      </c>
+      <c r="U67"/>
+      <c r="V67">
+        <v>0</v>
+      </c>
+      <c r="W67" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="68" spans="1:104">
+      <c r="A68">
+        <v>63378</v>
+      </c>
+      <c r="B68" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" t="s">
+        <v>117</v>
+      </c>
+      <c r="D68" t="s">
+        <v>118</v>
+      </c>
+      <c r="E68" t="s">
+        <v>119</v>
+      </c>
+      <c r="F68" t="s">
+        <v>120</v>
+      </c>
+      <c r="G68" t="s">
+        <v>63</v>
+      </c>
+      <c r="H68" t="s">
+        <v>121</v>
+      </c>
+      <c r="I68" t="s">
+        <v>122</v>
+      </c>
+      <c r="J68" t="s">
+        <v>123</v>
+      </c>
+      <c r="K68" t="s">
+        <v>123</v>
+      </c>
+      <c r="L68"/>
+      <c r="M68" t="s">
+        <v>84</v>
+      </c>
+      <c r="N68">
+        <v>132492</v>
+      </c>
+      <c r="O68">
+        <v>2027</v>
+      </c>
+      <c r="P68">
+        <v>0</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>124</v>
+      </c>
+      <c r="R68" t="s">
+        <v>125</v>
+      </c>
+      <c r="S68" t="s">
+        <v>34</v>
+      </c>
+      <c r="T68" t="s">
+        <v>118</v>
+      </c>
+      <c r="U68"/>
+      <c r="V68">
+        <v>0</v>
+      </c>
+      <c r="W68" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:104">
+      <c r="A69">
+        <v>63378</v>
+      </c>
+      <c r="B69" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" t="s">
+        <v>117</v>
+      </c>
+      <c r="D69" t="s">
+        <v>118</v>
+      </c>
+      <c r="E69" t="s">
+        <v>119</v>
+      </c>
+      <c r="F69" t="s">
+        <v>120</v>
+      </c>
+      <c r="G69" t="s">
+        <v>63</v>
+      </c>
+      <c r="H69" t="s">
+        <v>121</v>
+      </c>
+      <c r="I69" t="s">
+        <v>122</v>
+      </c>
+      <c r="J69" t="s">
+        <v>123</v>
+      </c>
+      <c r="K69" t="s">
+        <v>123</v>
+      </c>
+      <c r="L69"/>
+      <c r="M69" t="s">
+        <v>84</v>
+      </c>
+      <c r="N69">
+        <v>132493</v>
+      </c>
+      <c r="O69">
+        <v>2027</v>
+      </c>
+      <c r="P69">
+        <v>0</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>124</v>
+      </c>
+      <c r="R69" t="s">
+        <v>125</v>
+      </c>
+      <c r="S69" t="s">
+        <v>45</v>
+      </c>
+      <c r="T69" t="s">
+        <v>118</v>
+      </c>
+      <c r="U69"/>
+      <c r="V69">
+        <v>0</v>
+      </c>
+      <c r="W69" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="70" spans="1:104">
+      <c r="A70">
+        <v>63378</v>
+      </c>
+      <c r="B70" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" t="s">
+        <v>117</v>
+      </c>
+      <c r="D70" t="s">
+        <v>118</v>
+      </c>
+      <c r="E70" t="s">
+        <v>119</v>
+      </c>
+      <c r="F70" t="s">
+        <v>120</v>
+      </c>
+      <c r="G70" t="s">
+        <v>63</v>
+      </c>
+      <c r="H70" t="s">
+        <v>121</v>
+      </c>
+      <c r="I70" t="s">
+        <v>122</v>
+      </c>
+      <c r="J70" t="s">
+        <v>123</v>
+      </c>
+      <c r="K70" t="s">
+        <v>123</v>
+      </c>
+      <c r="L70"/>
+      <c r="M70" t="s">
+        <v>84</v>
+      </c>
+      <c r="N70">
+        <v>132494</v>
+      </c>
+      <c r="O70">
+        <v>2027</v>
+      </c>
+      <c r="P70">
+        <v>0</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>124</v>
+      </c>
+      <c r="R70" t="s">
+        <v>125</v>
+      </c>
+      <c r="S70" t="s">
+        <v>34</v>
+      </c>
+      <c r="T70" t="s">
+        <v>126</v>
+      </c>
+      <c r="U70"/>
+      <c r="V70">
+        <v>0</v>
+      </c>
+      <c r="W70" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="71" spans="1:104">
+      <c r="A71">
+        <v>63378</v>
+      </c>
+      <c r="B71" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" t="s">
+        <v>117</v>
+      </c>
+      <c r="D71" t="s">
+        <v>118</v>
+      </c>
+      <c r="E71" t="s">
+        <v>119</v>
+      </c>
+      <c r="F71" t="s">
+        <v>120</v>
+      </c>
+      <c r="G71" t="s">
+        <v>63</v>
+      </c>
+      <c r="H71" t="s">
+        <v>121</v>
+      </c>
+      <c r="I71" t="s">
+        <v>122</v>
+      </c>
+      <c r="J71" t="s">
+        <v>123</v>
+      </c>
+      <c r="K71" t="s">
+        <v>123</v>
+      </c>
+      <c r="L71"/>
+      <c r="M71" t="s">
+        <v>84</v>
+      </c>
+      <c r="N71">
+        <v>132495</v>
+      </c>
+      <c r="O71">
+        <v>2027</v>
+      </c>
+      <c r="P71">
+        <v>0</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>124</v>
+      </c>
+      <c r="R71" t="s">
+        <v>125</v>
+      </c>
+      <c r="S71" t="s">
+        <v>45</v>
+      </c>
+      <c r="T71" t="s">
+        <v>126</v>
+      </c>
+      <c r="U71"/>
+      <c r="V71">
+        <v>0</v>
+      </c>
+      <c r="W71" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="72" spans="1:104">
+      <c r="A72">
+        <v>63378</v>
+      </c>
+      <c r="B72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" t="s">
+        <v>117</v>
+      </c>
+      <c r="D72" t="s">
+        <v>118</v>
+      </c>
+      <c r="E72" t="s">
+        <v>119</v>
+      </c>
+      <c r="F72" t="s">
+        <v>120</v>
+      </c>
+      <c r="G72" t="s">
+        <v>63</v>
+      </c>
+      <c r="H72" t="s">
+        <v>121</v>
+      </c>
+      <c r="I72" t="s">
+        <v>122</v>
+      </c>
+      <c r="J72" t="s">
+        <v>123</v>
+      </c>
+      <c r="K72" t="s">
+        <v>123</v>
+      </c>
+      <c r="L72"/>
+      <c r="M72" t="s">
+        <v>84</v>
+      </c>
+      <c r="N72">
+        <v>132496</v>
+      </c>
+      <c r="O72">
+        <v>2027</v>
+      </c>
+      <c r="P72">
+        <v>0</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>124</v>
+      </c>
+      <c r="R72" t="s">
+        <v>44</v>
+      </c>
+      <c r="S72" t="s">
+        <v>34</v>
+      </c>
+      <c r="T72" t="s">
+        <v>127</v>
+      </c>
+      <c r="U72"/>
+      <c r="V72">
+        <v>0</v>
+      </c>
+      <c r="W72" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="73" spans="1:104">
+      <c r="A73">
+        <v>63378</v>
+      </c>
+      <c r="B73" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" t="s">
+        <v>117</v>
+      </c>
+      <c r="D73" t="s">
+        <v>118</v>
+      </c>
+      <c r="E73" t="s">
+        <v>119</v>
+      </c>
+      <c r="F73" t="s">
+        <v>120</v>
+      </c>
+      <c r="G73" t="s">
+        <v>63</v>
+      </c>
+      <c r="H73" t="s">
+        <v>121</v>
+      </c>
+      <c r="I73" t="s">
+        <v>122</v>
+      </c>
+      <c r="J73" t="s">
+        <v>123</v>
+      </c>
+      <c r="K73" t="s">
+        <v>123</v>
+      </c>
+      <c r="L73"/>
+      <c r="M73" t="s">
+        <v>84</v>
+      </c>
+      <c r="N73">
+        <v>132497</v>
+      </c>
+      <c r="O73">
+        <v>2027</v>
+      </c>
+      <c r="P73">
+        <v>0</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>124</v>
+      </c>
+      <c r="R73" t="s">
+        <v>44</v>
+      </c>
+      <c r="S73" t="s">
+        <v>45</v>
+      </c>
+      <c r="T73" t="s">
+        <v>127</v>
+      </c>
+      <c r="U73"/>
+      <c r="V73">
+        <v>0</v>
+      </c>
+      <c r="W73" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="74" spans="1:104">
+      <c r="A74">
+        <v>63378</v>
+      </c>
+      <c r="B74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" t="s">
+        <v>117</v>
+      </c>
+      <c r="D74" t="s">
+        <v>118</v>
+      </c>
+      <c r="E74" t="s">
+        <v>119</v>
+      </c>
+      <c r="F74" t="s">
+        <v>120</v>
+      </c>
+      <c r="G74" t="s">
+        <v>63</v>
+      </c>
+      <c r="H74" t="s">
+        <v>121</v>
+      </c>
+      <c r="I74" t="s">
+        <v>122</v>
+      </c>
+      <c r="J74" t="s">
+        <v>123</v>
+      </c>
+      <c r="K74" t="s">
+        <v>123</v>
+      </c>
+      <c r="L74"/>
+      <c r="M74" t="s">
+        <v>84</v>
+      </c>
+      <c r="N74">
+        <v>132498</v>
+      </c>
+      <c r="O74">
+        <v>2027</v>
+      </c>
+      <c r="P74">
+        <v>0</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>124</v>
+      </c>
+      <c r="R74" t="s">
+        <v>44</v>
+      </c>
+      <c r="S74" t="s">
+        <v>34</v>
+      </c>
+      <c r="T74" t="s">
+        <v>128</v>
+      </c>
+      <c r="U74"/>
+      <c r="V74">
+        <v>0</v>
+      </c>
+      <c r="W74" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="75" spans="1:104">
+      <c r="A75">
+        <v>63378</v>
+      </c>
+      <c r="B75" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" t="s">
+        <v>117</v>
+      </c>
+      <c r="D75" t="s">
+        <v>118</v>
+      </c>
+      <c r="E75" t="s">
+        <v>119</v>
+      </c>
+      <c r="F75" t="s">
+        <v>120</v>
+      </c>
+      <c r="G75" t="s">
+        <v>63</v>
+      </c>
+      <c r="H75" t="s">
+        <v>121</v>
+      </c>
+      <c r="I75" t="s">
+        <v>122</v>
+      </c>
+      <c r="J75" t="s">
+        <v>123</v>
+      </c>
+      <c r="K75" t="s">
+        <v>123</v>
+      </c>
+      <c r="L75"/>
+      <c r="M75" t="s">
+        <v>84</v>
+      </c>
+      <c r="N75">
+        <v>132499</v>
+      </c>
+      <c r="O75">
+        <v>2027</v>
+      </c>
+      <c r="P75">
+        <v>0</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>124</v>
+      </c>
+      <c r="R75" t="s">
+        <v>44</v>
+      </c>
+      <c r="S75" t="s">
+        <v>45</v>
+      </c>
+      <c r="T75" t="s">
+        <v>128</v>
+      </c>
+      <c r="U75"/>
+      <c r="V75">
+        <v>0</v>
+      </c>
+      <c r="W75" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="76" spans="1:104">
+      <c r="A76">
+        <v>63378</v>
+      </c>
+      <c r="B76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" t="s">
+        <v>118</v>
+      </c>
+      <c r="E76" t="s">
+        <v>119</v>
+      </c>
+      <c r="F76" t="s">
+        <v>120</v>
+      </c>
+      <c r="G76" t="s">
+        <v>63</v>
+      </c>
+      <c r="H76" t="s">
+        <v>121</v>
+      </c>
+      <c r="I76" t="s">
+        <v>122</v>
+      </c>
+      <c r="J76" t="s">
+        <v>123</v>
+      </c>
+      <c r="K76" t="s">
+        <v>123</v>
+      </c>
+      <c r="L76"/>
+      <c r="M76" t="s">
+        <v>84</v>
+      </c>
+      <c r="N76">
+        <v>132500</v>
+      </c>
+      <c r="O76">
+        <v>2027</v>
+      </c>
+      <c r="P76">
+        <v>0</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>129</v>
+      </c>
+      <c r="R76" t="s">
+        <v>44</v>
+      </c>
+      <c r="S76" t="s">
+        <v>34</v>
+      </c>
+      <c r="T76" t="s">
+        <v>130</v>
+      </c>
+      <c r="U76"/>
+      <c r="V76">
+        <v>0</v>
+      </c>
+      <c r="W76" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="77" spans="1:104">
+      <c r="A77">
+        <v>63378</v>
+      </c>
+      <c r="B77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" t="s">
+        <v>117</v>
+      </c>
+      <c r="D77" t="s">
+        <v>118</v>
+      </c>
+      <c r="E77" t="s">
+        <v>119</v>
+      </c>
+      <c r="F77" t="s">
+        <v>120</v>
+      </c>
+      <c r="G77" t="s">
+        <v>63</v>
+      </c>
+      <c r="H77" t="s">
+        <v>121</v>
+      </c>
+      <c r="I77" t="s">
+        <v>122</v>
+      </c>
+      <c r="J77" t="s">
+        <v>123</v>
+      </c>
+      <c r="K77" t="s">
+        <v>123</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77" t="s">
+        <v>84</v>
+      </c>
+      <c r="N77">
+        <v>132501</v>
+      </c>
+      <c r="O77">
+        <v>2027</v>
+      </c>
+      <c r="P77">
+        <v>0</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>129</v>
+      </c>
+      <c r="R77" t="s">
+        <v>44</v>
+      </c>
+      <c r="S77" t="s">
+        <v>45</v>
+      </c>
+      <c r="T77" t="s">
+        <v>130</v>
+      </c>
+      <c r="U77"/>
+      <c r="V77">
+        <v>0</v>
+      </c>
+      <c r="W77" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:104">
+      <c r="A78">
+        <v>63378</v>
+      </c>
+      <c r="B78" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" t="s">
+        <v>117</v>
+      </c>
+      <c r="D78" t="s">
+        <v>118</v>
+      </c>
+      <c r="E78" t="s">
+        <v>119</v>
+      </c>
+      <c r="F78" t="s">
+        <v>120</v>
+      </c>
+      <c r="G78" t="s">
+        <v>63</v>
+      </c>
+      <c r="H78" t="s">
+        <v>121</v>
+      </c>
+      <c r="I78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J78" t="s">
+        <v>123</v>
+      </c>
+      <c r="K78" t="s">
+        <v>123</v>
+      </c>
+      <c r="L78"/>
+      <c r="M78" t="s">
+        <v>84</v>
+      </c>
+      <c r="N78">
+        <v>132502</v>
+      </c>
+      <c r="O78">
+        <v>2027</v>
+      </c>
+      <c r="P78">
+        <v>0</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>129</v>
+      </c>
+      <c r="R78" t="s">
+        <v>44</v>
+      </c>
+      <c r="S78" t="s">
+        <v>34</v>
+      </c>
+      <c r="T78" t="s">
+        <v>119</v>
+      </c>
+      <c r="U78"/>
+      <c r="V78">
+        <v>0</v>
+      </c>
+      <c r="W78" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="79" spans="1:104">
+      <c r="A79">
+        <v>63378</v>
+      </c>
+      <c r="B79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" t="s">
+        <v>117</v>
+      </c>
+      <c r="D79" t="s">
+        <v>118</v>
+      </c>
+      <c r="E79" t="s">
+        <v>119</v>
+      </c>
+      <c r="F79" t="s">
+        <v>120</v>
+      </c>
+      <c r="G79" t="s">
+        <v>63</v>
+      </c>
+      <c r="H79" t="s">
+        <v>121</v>
+      </c>
+      <c r="I79" t="s">
+        <v>122</v>
+      </c>
+      <c r="J79" t="s">
+        <v>123</v>
+      </c>
+      <c r="K79" t="s">
+        <v>123</v>
+      </c>
+      <c r="L79"/>
+      <c r="M79" t="s">
+        <v>84</v>
+      </c>
+      <c r="N79">
+        <v>132503</v>
+      </c>
+      <c r="O79">
+        <v>2027</v>
+      </c>
+      <c r="P79">
+        <v>0</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>129</v>
+      </c>
+      <c r="R79" t="s">
+        <v>44</v>
+      </c>
+      <c r="S79" t="s">
+        <v>45</v>
+      </c>
+      <c r="T79" t="s">
+        <v>119</v>
+      </c>
+      <c r="U79"/>
+      <c r="V79">
+        <v>0</v>
+      </c>
+      <c r="W79" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="80" spans="1:104">
+      <c r="A80">
+        <v>63856</v>
+      </c>
+      <c r="B80" t="s">
+        <v>23</v>
+      </c>
+      <c r="C80" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" t="s">
+        <v>119</v>
+      </c>
+      <c r="E80" t="s">
+        <v>132</v>
+      </c>
+      <c r="F80" t="s">
+        <v>133</v>
+      </c>
+      <c r="G80" t="s">
+        <v>134</v>
+      </c>
+      <c r="H80" t="s">
+        <v>64</v>
+      </c>
+      <c r="I80" t="s">
+        <v>53</v>
+      </c>
+      <c r="J80" t="s">
+        <v>54</v>
+      </c>
+      <c r="K80" t="s">
+        <v>54</v>
+      </c>
+      <c r="L80"/>
+      <c r="M80" t="s">
+        <v>84</v>
+      </c>
+      <c r="N80">
+        <v>133932</v>
+      </c>
+      <c r="O80">
+        <v>2027</v>
+      </c>
+      <c r="P80">
+        <v>0</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>32</v>
+      </c>
+      <c r="R80" t="s">
+        <v>44</v>
+      </c>
+      <c r="S80" t="s">
+        <v>34</v>
+      </c>
+      <c r="T80" t="s">
+        <v>119</v>
+      </c>
+      <c r="U80"/>
+      <c r="V80">
+        <v>0</v>
+      </c>
+      <c r="W80" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="81" spans="1:104">
+      <c r="A81">
+        <v>63856</v>
+      </c>
+      <c r="B81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" t="s">
+        <v>131</v>
+      </c>
+      <c r="D81" t="s">
+        <v>119</v>
+      </c>
+      <c r="E81" t="s">
+        <v>132</v>
+      </c>
+      <c r="F81" t="s">
+        <v>133</v>
+      </c>
+      <c r="G81" t="s">
+        <v>134</v>
+      </c>
+      <c r="H81" t="s">
+        <v>64</v>
+      </c>
+      <c r="I81" t="s">
+        <v>53</v>
+      </c>
+      <c r="J81" t="s">
+        <v>54</v>
+      </c>
+      <c r="K81" t="s">
+        <v>54</v>
+      </c>
+      <c r="L81"/>
+      <c r="M81" t="s">
+        <v>84</v>
+      </c>
+      <c r="N81">
+        <v>133933</v>
+      </c>
+      <c r="O81">
+        <v>2027</v>
+      </c>
+      <c r="P81">
+        <v>0</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>32</v>
+      </c>
+      <c r="R81" t="s">
+        <v>44</v>
+      </c>
+      <c r="S81" t="s">
+        <v>45</v>
+      </c>
+      <c r="T81" t="s">
+        <v>119</v>
+      </c>
+      <c r="U81"/>
+      <c r="V81">
+        <v>0</v>
+      </c>
+      <c r="W81" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="82" spans="1:104">
+      <c r="A82">
+        <v>63856</v>
+      </c>
+      <c r="B82" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" t="s">
+        <v>131</v>
+      </c>
+      <c r="D82" t="s">
+        <v>119</v>
+      </c>
+      <c r="E82" t="s">
+        <v>132</v>
+      </c>
+      <c r="F82" t="s">
+        <v>133</v>
+      </c>
+      <c r="G82" t="s">
+        <v>134</v>
+      </c>
+      <c r="H82" t="s">
+        <v>64</v>
+      </c>
+      <c r="I82" t="s">
+        <v>53</v>
+      </c>
+      <c r="J82" t="s">
+        <v>54</v>
+      </c>
+      <c r="K82" t="s">
+        <v>54</v>
+      </c>
+      <c r="L82"/>
+      <c r="M82" t="s">
+        <v>84</v>
+      </c>
+      <c r="N82">
+        <v>133934</v>
+      </c>
+      <c r="O82">
+        <v>2027</v>
+      </c>
+      <c r="P82">
+        <v>0</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>32</v>
+      </c>
+      <c r="R82" t="s">
+        <v>44</v>
+      </c>
+      <c r="S82" t="s">
+        <v>34</v>
+      </c>
+      <c r="T82" t="s">
+        <v>135</v>
+      </c>
+      <c r="U82"/>
+      <c r="V82">
+        <v>0</v>
+      </c>
+      <c r="W82" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="83" spans="1:104">
+      <c r="A83">
+        <v>63856</v>
+      </c>
+      <c r="B83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" t="s">
+        <v>119</v>
+      </c>
+      <c r="E83" t="s">
+        <v>132</v>
+      </c>
+      <c r="F83" t="s">
+        <v>133</v>
+      </c>
+      <c r="G83" t="s">
+        <v>134</v>
+      </c>
+      <c r="H83" t="s">
+        <v>64</v>
+      </c>
+      <c r="I83" t="s">
+        <v>53</v>
+      </c>
+      <c r="J83" t="s">
+        <v>54</v>
+      </c>
+      <c r="K83" t="s">
+        <v>54</v>
+      </c>
+      <c r="L83"/>
+      <c r="M83" t="s">
+        <v>84</v>
+      </c>
+      <c r="N83">
+        <v>133935</v>
+      </c>
+      <c r="O83">
+        <v>2027</v>
+      </c>
+      <c r="P83">
+        <v>0</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>32</v>
+      </c>
+      <c r="R83" t="s">
+        <v>44</v>
+      </c>
+      <c r="S83" t="s">
+        <v>45</v>
+      </c>
+      <c r="T83" t="s">
+        <v>135</v>
+      </c>
+      <c r="U83"/>
+      <c r="V83">
+        <v>0</v>
+      </c>
+      <c r="W83" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="84" spans="1:104">
+      <c r="A84">
+        <v>63856</v>
+      </c>
+      <c r="B84" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" t="s">
+        <v>131</v>
+      </c>
+      <c r="D84" t="s">
+        <v>119</v>
+      </c>
+      <c r="E84" t="s">
+        <v>132</v>
+      </c>
+      <c r="F84" t="s">
+        <v>133</v>
+      </c>
+      <c r="G84" t="s">
+        <v>134</v>
+      </c>
+      <c r="H84" t="s">
+        <v>64</v>
+      </c>
+      <c r="I84" t="s">
+        <v>53</v>
+      </c>
+      <c r="J84" t="s">
+        <v>54</v>
+      </c>
+      <c r="K84" t="s">
+        <v>54</v>
+      </c>
+      <c r="L84"/>
+      <c r="M84" t="s">
+        <v>84</v>
+      </c>
+      <c r="N84">
+        <v>133936</v>
+      </c>
+      <c r="O84">
+        <v>2027</v>
+      </c>
+      <c r="P84">
+        <v>0</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>43</v>
+      </c>
+      <c r="R84" t="s">
+        <v>44</v>
+      </c>
+      <c r="S84" t="s">
+        <v>34</v>
+      </c>
+      <c r="T84" t="s">
+        <v>136</v>
+      </c>
+      <c r="U84"/>
+      <c r="V84">
+        <v>0</v>
+      </c>
+      <c r="W84" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="85" spans="1:104">
+      <c r="A85">
+        <v>63856</v>
+      </c>
+      <c r="B85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" t="s">
+        <v>131</v>
+      </c>
+      <c r="D85" t="s">
+        <v>119</v>
+      </c>
+      <c r="E85" t="s">
+        <v>132</v>
+      </c>
+      <c r="F85" t="s">
+        <v>133</v>
+      </c>
+      <c r="G85" t="s">
+        <v>134</v>
+      </c>
+      <c r="H85" t="s">
+        <v>64</v>
+      </c>
+      <c r="I85" t="s">
+        <v>53</v>
+      </c>
+      <c r="J85" t="s">
+        <v>54</v>
+      </c>
+      <c r="K85" t="s">
+        <v>54</v>
+      </c>
+      <c r="L85"/>
+      <c r="M85" t="s">
+        <v>84</v>
+      </c>
+      <c r="N85">
+        <v>133937</v>
+      </c>
+      <c r="O85">
+        <v>2027</v>
+      </c>
+      <c r="P85">
+        <v>0</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>43</v>
+      </c>
+      <c r="R85" t="s">
+        <v>44</v>
+      </c>
+      <c r="S85" t="s">
+        <v>45</v>
+      </c>
+      <c r="T85" t="s">
+        <v>136</v>
+      </c>
+      <c r="U85"/>
+      <c r="V85">
+        <v>0</v>
+      </c>
+      <c r="W85" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:104">
+      <c r="A86">
+        <v>63856</v>
+      </c>
+      <c r="B86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" t="s">
+        <v>131</v>
+      </c>
+      <c r="D86" t="s">
+        <v>119</v>
+      </c>
+      <c r="E86" t="s">
+        <v>132</v>
+      </c>
+      <c r="F86" t="s">
+        <v>133</v>
+      </c>
+      <c r="G86" t="s">
+        <v>134</v>
+      </c>
+      <c r="H86" t="s">
+        <v>64</v>
+      </c>
+      <c r="I86" t="s">
+        <v>53</v>
+      </c>
+      <c r="J86" t="s">
+        <v>54</v>
+      </c>
+      <c r="K86" t="s">
+        <v>54</v>
+      </c>
+      <c r="L86"/>
+      <c r="M86" t="s">
+        <v>84</v>
+      </c>
+      <c r="N86">
+        <v>133938</v>
+      </c>
+      <c r="O86">
+        <v>2027</v>
+      </c>
+      <c r="P86">
+        <v>0</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>43</v>
+      </c>
+      <c r="R86" t="s">
+        <v>44</v>
+      </c>
+      <c r="S86" t="s">
+        <v>34</v>
+      </c>
+      <c r="T86" t="s">
+        <v>132</v>
+      </c>
+      <c r="U86"/>
+      <c r="V86">
+        <v>0</v>
+      </c>
+      <c r="W86" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="87" spans="1:104">
+      <c r="A87">
+        <v>63856</v>
+      </c>
+      <c r="B87" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>131</v>
+      </c>
+      <c r="D87" t="s">
+        <v>119</v>
+      </c>
+      <c r="E87" t="s">
+        <v>132</v>
+      </c>
+      <c r="F87" t="s">
+        <v>133</v>
+      </c>
+      <c r="G87" t="s">
+        <v>134</v>
+      </c>
+      <c r="H87" t="s">
+        <v>64</v>
+      </c>
+      <c r="I87" t="s">
+        <v>53</v>
+      </c>
+      <c r="J87" t="s">
+        <v>54</v>
+      </c>
+      <c r="K87" t="s">
+        <v>54</v>
+      </c>
+      <c r="L87"/>
+      <c r="M87" t="s">
+        <v>84</v>
+      </c>
+      <c r="N87">
+        <v>133939</v>
+      </c>
+      <c r="O87">
+        <v>2027</v>
+      </c>
+      <c r="P87">
+        <v>0</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>43</v>
+      </c>
+      <c r="R87" t="s">
+        <v>44</v>
+      </c>
+      <c r="S87" t="s">
+        <v>45</v>
+      </c>
+      <c r="T87" t="s">
+        <v>132</v>
+      </c>
+      <c r="U87"/>
+      <c r="V87">
+        <v>0</v>
+      </c>
+      <c r="W87" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="88" spans="1:104">
+      <c r="A88">
+        <v>63998</v>
+      </c>
+      <c r="B88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" t="s">
+        <v>137</v>
+      </c>
+      <c r="D88" t="s">
+        <v>132</v>
+      </c>
+      <c r="E88" t="s">
+        <v>138</v>
+      </c>
+      <c r="F88" t="s">
+        <v>139</v>
+      </c>
+      <c r="G88" t="s">
+        <v>63</v>
+      </c>
+      <c r="H88" t="s">
+        <v>64</v>
+      </c>
+      <c r="I88" t="s">
+        <v>29</v>
+      </c>
+      <c r="J88" t="s">
+        <v>30</v>
+      </c>
+      <c r="K88" t="s">
+        <v>30</v>
+      </c>
+      <c r="L88"/>
+      <c r="M88" t="s">
+        <v>84</v>
+      </c>
+      <c r="N88">
+        <v>134259</v>
+      </c>
+      <c r="O88">
+        <v>2027</v>
+      </c>
+      <c r="P88">
+        <v>0</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>32</v>
+      </c>
+      <c r="R88" t="s">
+        <v>44</v>
+      </c>
+      <c r="S88" t="s">
+        <v>34</v>
+      </c>
+      <c r="T88" t="s">
+        <v>132</v>
+      </c>
+      <c r="U88"/>
+      <c r="V88">
+        <v>0</v>
+      </c>
+      <c r="W88" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="89" spans="1:104">
+      <c r="A89">
+        <v>64027</v>
+      </c>
+      <c r="B89" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" t="s">
+        <v>140</v>
+      </c>
+      <c r="D89" t="s">
+        <v>132</v>
+      </c>
+      <c r="E89" t="s">
+        <v>138</v>
+      </c>
+      <c r="F89" t="s">
+        <v>141</v>
+      </c>
+      <c r="G89" t="s">
+        <v>74</v>
+      </c>
+      <c r="H89" t="s">
+        <v>64</v>
+      </c>
+      <c r="I89" t="s">
+        <v>41</v>
+      </c>
+      <c r="J89" t="s">
+        <v>65</v>
+      </c>
+      <c r="K89" t="s">
+        <v>65</v>
+      </c>
+      <c r="L89"/>
+      <c r="M89" t="s">
+        <v>84</v>
+      </c>
+      <c r="N89">
+        <v>134404</v>
+      </c>
+      <c r="O89">
+        <v>2027</v>
+      </c>
+      <c r="P89">
+        <v>0</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>43</v>
+      </c>
+      <c r="R89" t="s">
+        <v>44</v>
+      </c>
+      <c r="S89" t="s">
+        <v>45</v>
+      </c>
+      <c r="T89" t="s">
+        <v>132</v>
+      </c>
+      <c r="U89"/>
+      <c r="V89">
+        <v>0</v>
+      </c>
+      <c r="W89" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="90" spans="1:104">
+      <c r="A90">
+        <v>63998</v>
+      </c>
+      <c r="B90" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" t="s">
+        <v>137</v>
+      </c>
+      <c r="D90" t="s">
+        <v>132</v>
+      </c>
+      <c r="E90" t="s">
+        <v>138</v>
+      </c>
+      <c r="F90" t="s">
+        <v>139</v>
+      </c>
+      <c r="G90" t="s">
+        <v>63</v>
+      </c>
+      <c r="H90" t="s">
+        <v>64</v>
+      </c>
+      <c r="I90" t="s">
+        <v>29</v>
+      </c>
+      <c r="J90" t="s">
+        <v>30</v>
+      </c>
+      <c r="K90" t="s">
+        <v>30</v>
+      </c>
+      <c r="L90"/>
+      <c r="M90" t="s">
+        <v>84</v>
+      </c>
+      <c r="N90">
+        <v>134260</v>
+      </c>
+      <c r="O90">
+        <v>2027</v>
+      </c>
+      <c r="P90">
+        <v>0</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>32</v>
+      </c>
+      <c r="R90" t="s">
+        <v>44</v>
+      </c>
+      <c r="S90" t="s">
+        <v>34</v>
+      </c>
+      <c r="T90" t="s">
+        <v>142</v>
+      </c>
+      <c r="U90"/>
+      <c r="V90">
+        <v>0</v>
+      </c>
+      <c r="W90" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="91" spans="1:104">
+      <c r="A91">
+        <v>64027</v>
+      </c>
+      <c r="B91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" t="s">
+        <v>140</v>
+      </c>
+      <c r="D91" t="s">
+        <v>132</v>
+      </c>
+      <c r="E91" t="s">
+        <v>138</v>
+      </c>
+      <c r="F91" t="s">
+        <v>141</v>
+      </c>
+      <c r="G91" t="s">
+        <v>74</v>
+      </c>
+      <c r="H91" t="s">
+        <v>64</v>
+      </c>
+      <c r="I91" t="s">
+        <v>41</v>
+      </c>
+      <c r="J91" t="s">
+        <v>65</v>
+      </c>
+      <c r="K91" t="s">
+        <v>65</v>
+      </c>
+      <c r="L91"/>
+      <c r="M91" t="s">
+        <v>84</v>
+      </c>
+      <c r="N91">
+        <v>134405</v>
+      </c>
+      <c r="O91">
+        <v>2027</v>
+      </c>
+      <c r="P91">
+        <v>0</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>43</v>
+      </c>
+      <c r="R91" t="s">
+        <v>44</v>
+      </c>
+      <c r="S91" t="s">
+        <v>45</v>
+      </c>
+      <c r="T91" t="s">
+        <v>142</v>
+      </c>
+      <c r="U91"/>
+      <c r="V91">
+        <v>0</v>
+      </c>
+      <c r="W91" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="92" spans="1:104">
+      <c r="A92">
+        <v>63998</v>
+      </c>
+      <c r="B92" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" t="s">
+        <v>137</v>
+      </c>
+      <c r="D92" t="s">
+        <v>132</v>
+      </c>
+      <c r="E92" t="s">
+        <v>138</v>
+      </c>
+      <c r="F92" t="s">
+        <v>139</v>
+      </c>
+      <c r="G92" t="s">
+        <v>63</v>
+      </c>
+      <c r="H92" t="s">
+        <v>64</v>
+      </c>
+      <c r="I92" t="s">
+        <v>29</v>
+      </c>
+      <c r="J92" t="s">
+        <v>30</v>
+      </c>
+      <c r="K92" t="s">
+        <v>30</v>
+      </c>
+      <c r="L92"/>
+      <c r="M92" t="s">
+        <v>84</v>
+      </c>
+      <c r="N92">
+        <v>134261</v>
+      </c>
+      <c r="O92">
+        <v>2027</v>
+      </c>
+      <c r="P92">
+        <v>0</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>32</v>
+      </c>
+      <c r="R92" t="s">
+        <v>44</v>
+      </c>
+      <c r="S92" t="s">
+        <v>45</v>
+      </c>
+      <c r="T92" t="s">
+        <v>143</v>
+      </c>
+      <c r="U92"/>
+      <c r="V92">
+        <v>0</v>
+      </c>
+      <c r="W92" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="93" spans="1:104">
+      <c r="A93">
+        <v>64027</v>
+      </c>
+      <c r="B93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C93" t="s">
+        <v>140</v>
+      </c>
+      <c r="D93" t="s">
+        <v>132</v>
+      </c>
+      <c r="E93" t="s">
+        <v>138</v>
+      </c>
+      <c r="F93" t="s">
+        <v>141</v>
+      </c>
+      <c r="G93" t="s">
+        <v>74</v>
+      </c>
+      <c r="H93" t="s">
+        <v>64</v>
+      </c>
+      <c r="I93" t="s">
+        <v>41</v>
+      </c>
+      <c r="J93" t="s">
+        <v>65</v>
+      </c>
+      <c r="K93" t="s">
+        <v>65</v>
+      </c>
+      <c r="L93"/>
+      <c r="M93" t="s">
+        <v>84</v>
+      </c>
+      <c r="N93">
+        <v>134406</v>
+      </c>
+      <c r="O93">
+        <v>2027</v>
+      </c>
+      <c r="P93">
+        <v>0</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>43</v>
+      </c>
+      <c r="R93" t="s">
+        <v>44</v>
+      </c>
+      <c r="S93" t="s">
+        <v>34</v>
+      </c>
+      <c r="T93" t="s">
+        <v>143</v>
+      </c>
+      <c r="U93"/>
+      <c r="V93">
+        <v>0</v>
+      </c>
+      <c r="W93" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="94" spans="1:104">
+      <c r="A94">
+        <v>63998</v>
+      </c>
+      <c r="B94" t="s">
+        <v>23</v>
+      </c>
+      <c r="C94" t="s">
+        <v>137</v>
+      </c>
+      <c r="D94" t="s">
+        <v>132</v>
+      </c>
+      <c r="E94" t="s">
+        <v>138</v>
+      </c>
+      <c r="F94" t="s">
+        <v>139</v>
+      </c>
+      <c r="G94" t="s">
+        <v>63</v>
+      </c>
+      <c r="H94" t="s">
+        <v>64</v>
+      </c>
+      <c r="I94" t="s">
+        <v>29</v>
+      </c>
+      <c r="J94" t="s">
+        <v>30</v>
+      </c>
+      <c r="K94" t="s">
+        <v>30</v>
+      </c>
+      <c r="L94"/>
+      <c r="M94" t="s">
+        <v>84</v>
+      </c>
+      <c r="N94">
+        <v>134262</v>
+      </c>
+      <c r="O94">
+        <v>2027</v>
+      </c>
+      <c r="P94">
+        <v>0</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>32</v>
+      </c>
+      <c r="R94" t="s">
+        <v>44</v>
+      </c>
+      <c r="S94" t="s">
+        <v>45</v>
+      </c>
+      <c r="T94" t="s">
+        <v>138</v>
+      </c>
+      <c r="U94"/>
+      <c r="V94">
+        <v>0</v>
+      </c>
+      <c r="W94" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="95" spans="1:104">
+      <c r="A95">
+        <v>64027</v>
+      </c>
+      <c r="B95" t="s">
+        <v>23</v>
+      </c>
+      <c r="C95" t="s">
+        <v>140</v>
+      </c>
+      <c r="D95" t="s">
+        <v>132</v>
+      </c>
+      <c r="E95" t="s">
+        <v>138</v>
+      </c>
+      <c r="F95" t="s">
+        <v>141</v>
+      </c>
+      <c r="G95" t="s">
+        <v>74</v>
+      </c>
+      <c r="H95" t="s">
+        <v>64</v>
+      </c>
+      <c r="I95" t="s">
+        <v>41</v>
+      </c>
+      <c r="J95" t="s">
+        <v>65</v>
+      </c>
+      <c r="K95" t="s">
+        <v>65</v>
+      </c>
+      <c r="L95"/>
+      <c r="M95" t="s">
+        <v>84</v>
+      </c>
+      <c r="N95">
+        <v>134407</v>
+      </c>
+      <c r="O95">
+        <v>2027</v>
+      </c>
+      <c r="P95">
+        <v>0</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>43</v>
+      </c>
+      <c r="R95" t="s">
+        <v>44</v>
+      </c>
+      <c r="S95" t="s">
+        <v>34</v>
+      </c>
+      <c r="T95" t="s">
+        <v>138</v>
+      </c>
+      <c r="U95"/>
+      <c r="V95">
+        <v>0</v>
+      </c>
+      <c r="W95" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="96" spans="1:104">
+      <c r="A96">
+        <v>64028</v>
+      </c>
+      <c r="B96" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" t="s">
+        <v>95</v>
+      </c>
+      <c r="D96" t="s">
+        <v>144</v>
+      </c>
+      <c r="E96" t="s">
+        <v>145</v>
+      </c>
+      <c r="F96" t="s">
+        <v>98</v>
+      </c>
+      <c r="G96" t="s">
+        <v>74</v>
+      </c>
+      <c r="H96" t="s">
+        <v>64</v>
+      </c>
+      <c r="I96" t="s">
+        <v>29</v>
+      </c>
+      <c r="J96" t="s">
+        <v>30</v>
+      </c>
+      <c r="K96" t="s">
+        <v>30</v>
+      </c>
+      <c r="L96"/>
+      <c r="M96" t="s">
+        <v>84</v>
+      </c>
+      <c r="N96">
+        <v>134408</v>
+      </c>
+      <c r="O96">
+        <v>2027</v>
+      </c>
+      <c r="P96">
+        <v>0</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>32</v>
+      </c>
+      <c r="R96" t="s">
+        <v>44</v>
+      </c>
+      <c r="S96" t="s">
+        <v>34</v>
+      </c>
+      <c r="T96" t="s">
+        <v>144</v>
+      </c>
+      <c r="U96"/>
+      <c r="V96">
+        <v>0</v>
+      </c>
+      <c r="W96" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="97" spans="1:104">
+      <c r="A97">
+        <v>64028</v>
+      </c>
+      <c r="B97" t="s">
+        <v>23</v>
+      </c>
+      <c r="C97" t="s">
+        <v>95</v>
+      </c>
+      <c r="D97" t="s">
+        <v>144</v>
+      </c>
+      <c r="E97" t="s">
+        <v>145</v>
+      </c>
+      <c r="F97" t="s">
+        <v>98</v>
+      </c>
+      <c r="G97" t="s">
+        <v>74</v>
+      </c>
+      <c r="H97" t="s">
+        <v>64</v>
+      </c>
+      <c r="I97" t="s">
+        <v>29</v>
+      </c>
+      <c r="J97" t="s">
+        <v>30</v>
+      </c>
+      <c r="K97" t="s">
+        <v>30</v>
+      </c>
+      <c r="L97"/>
+      <c r="M97" t="s">
+        <v>84</v>
+      </c>
+      <c r="N97">
+        <v>134409</v>
+      </c>
+      <c r="O97">
+        <v>2027</v>
+      </c>
+      <c r="P97">
+        <v>0</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>32</v>
+      </c>
+      <c r="R97" t="s">
+        <v>44</v>
+      </c>
+      <c r="S97" t="s">
+        <v>45</v>
+      </c>
+      <c r="T97" t="s">
+        <v>144</v>
+      </c>
+      <c r="U97"/>
+      <c r="V97">
+        <v>0</v>
+      </c>
+      <c r="W97" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="98" spans="1:104">
+      <c r="A98">
+        <v>64028</v>
+      </c>
+      <c r="B98" t="s">
+        <v>23</v>
+      </c>
+      <c r="C98" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" t="s">
+        <v>144</v>
+      </c>
+      <c r="E98" t="s">
+        <v>145</v>
+      </c>
+      <c r="F98" t="s">
+        <v>98</v>
+      </c>
+      <c r="G98" t="s">
+        <v>74</v>
+      </c>
+      <c r="H98" t="s">
+        <v>64</v>
+      </c>
+      <c r="I98" t="s">
+        <v>29</v>
+      </c>
+      <c r="J98" t="s">
+        <v>30</v>
+      </c>
+      <c r="K98" t="s">
+        <v>30</v>
+      </c>
+      <c r="L98"/>
+      <c r="M98" t="s">
+        <v>84</v>
+      </c>
+      <c r="N98">
+        <v>134410</v>
+      </c>
+      <c r="O98">
+        <v>2027</v>
+      </c>
+      <c r="P98">
+        <v>0</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>32</v>
+      </c>
+      <c r="R98" t="s">
+        <v>44</v>
+      </c>
+      <c r="S98" t="s">
+        <v>34</v>
+      </c>
+      <c r="T98" t="s">
+        <v>145</v>
+      </c>
+      <c r="U98"/>
+      <c r="V98">
+        <v>0</v>
+      </c>
+      <c r="W98" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:104">
+      <c r="A99">
+        <v>64028</v>
+      </c>
+      <c r="B99" t="s">
+        <v>23</v>
+      </c>
+      <c r="C99" t="s">
+        <v>95</v>
+      </c>
+      <c r="D99" t="s">
+        <v>144</v>
+      </c>
+      <c r="E99" t="s">
+        <v>145</v>
+      </c>
+      <c r="F99" t="s">
+        <v>98</v>
+      </c>
+      <c r="G99" t="s">
+        <v>74</v>
+      </c>
+      <c r="H99" t="s">
+        <v>64</v>
+      </c>
+      <c r="I99" t="s">
+        <v>29</v>
+      </c>
+      <c r="J99" t="s">
+        <v>30</v>
+      </c>
+      <c r="K99" t="s">
+        <v>30</v>
+      </c>
+      <c r="L99"/>
+      <c r="M99" t="s">
+        <v>84</v>
+      </c>
+      <c r="N99">
+        <v>134411</v>
+      </c>
+      <c r="O99">
+        <v>2027</v>
+      </c>
+      <c r="P99">
+        <v>0</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>32</v>
+      </c>
+      <c r="R99" t="s">
+        <v>44</v>
+      </c>
+      <c r="S99" t="s">
+        <v>45</v>
+      </c>
+      <c r="T99" t="s">
+        <v>145</v>
+      </c>
+      <c r="U99"/>
+      <c r="V99">
+        <v>0</v>
+      </c>
+      <c r="W99" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="100" spans="1:104">
+      <c r="A100">
+        <v>64029</v>
+      </c>
+      <c r="B100" t="s">
+        <v>23</v>
+      </c>
+      <c r="C100" t="s">
+        <v>146</v>
+      </c>
+      <c r="D100" t="s">
+        <v>147</v>
+      </c>
+      <c r="E100" t="s">
+        <v>148</v>
+      </c>
+      <c r="F100" t="s">
+        <v>149</v>
+      </c>
+      <c r="G100" t="s">
+        <v>74</v>
+      </c>
+      <c r="H100" t="s">
+        <v>64</v>
+      </c>
+      <c r="I100" t="s">
+        <v>41</v>
+      </c>
+      <c r="J100" t="s">
+        <v>65</v>
+      </c>
+      <c r="K100" t="s">
+        <v>65</v>
+      </c>
+      <c r="L100"/>
+      <c r="M100" t="s">
+        <v>84</v>
+      </c>
+      <c r="N100">
+        <v>134412</v>
+      </c>
+      <c r="O100">
+        <v>2027</v>
+      </c>
+      <c r="P100">
+        <v>0</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>43</v>
+      </c>
+      <c r="R100" t="s">
+        <v>44</v>
+      </c>
+      <c r="S100" t="s">
+        <v>34</v>
+      </c>
+      <c r="T100" t="s">
+        <v>147</v>
+      </c>
+      <c r="U100"/>
+      <c r="V100">
+        <v>0</v>
+      </c>
+      <c r="W100" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="101" spans="1:104">
+      <c r="A101">
+        <v>64029</v>
+      </c>
+      <c r="B101" t="s">
+        <v>23</v>
+      </c>
+      <c r="C101" t="s">
+        <v>146</v>
+      </c>
+      <c r="D101" t="s">
+        <v>147</v>
+      </c>
+      <c r="E101" t="s">
+        <v>148</v>
+      </c>
+      <c r="F101" t="s">
+        <v>149</v>
+      </c>
+      <c r="G101" t="s">
+        <v>74</v>
+      </c>
+      <c r="H101" t="s">
+        <v>64</v>
+      </c>
+      <c r="I101" t="s">
+        <v>41</v>
+      </c>
+      <c r="J101" t="s">
+        <v>65</v>
+      </c>
+      <c r="K101" t="s">
+        <v>65</v>
+      </c>
+      <c r="L101"/>
+      <c r="M101" t="s">
+        <v>84</v>
+      </c>
+      <c r="N101">
+        <v>134413</v>
+      </c>
+      <c r="O101">
+        <v>2027</v>
+      </c>
+      <c r="P101">
+        <v>0</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>43</v>
+      </c>
+      <c r="R101" t="s">
+        <v>44</v>
+      </c>
+      <c r="S101" t="s">
+        <v>45</v>
+      </c>
+      <c r="T101" t="s">
+        <v>147</v>
+      </c>
+      <c r="U101"/>
+      <c r="V101">
+        <v>0</v>
+      </c>
+      <c r="W101" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="102" spans="1:104">
+      <c r="A102">
+        <v>64029</v>
+      </c>
+      <c r="B102" t="s">
+        <v>23</v>
+      </c>
+      <c r="C102" t="s">
+        <v>146</v>
+      </c>
+      <c r="D102" t="s">
+        <v>147</v>
+      </c>
+      <c r="E102" t="s">
+        <v>148</v>
+      </c>
+      <c r="F102" t="s">
+        <v>149</v>
+      </c>
+      <c r="G102" t="s">
+        <v>74</v>
+      </c>
+      <c r="H102" t="s">
+        <v>64</v>
+      </c>
+      <c r="I102" t="s">
+        <v>41</v>
+      </c>
+      <c r="J102" t="s">
+        <v>65</v>
+      </c>
+      <c r="K102" t="s">
+        <v>65</v>
+      </c>
+      <c r="L102"/>
+      <c r="M102" t="s">
+        <v>84</v>
+      </c>
+      <c r="N102">
+        <v>134414</v>
+      </c>
+      <c r="O102">
+        <v>2027</v>
+      </c>
+      <c r="P102">
+        <v>0</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>43</v>
+      </c>
+      <c r="R102" t="s">
+        <v>44</v>
+      </c>
+      <c r="S102" t="s">
+        <v>34</v>
+      </c>
+      <c r="T102" t="s">
+        <v>148</v>
+      </c>
+      <c r="U102"/>
+      <c r="V102">
+        <v>0</v>
+      </c>
+      <c r="W102" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="103" spans="1:104">
+      <c r="A103">
+        <v>64029</v>
+      </c>
+      <c r="B103" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" t="s">
+        <v>146</v>
+      </c>
+      <c r="D103" t="s">
+        <v>147</v>
+      </c>
+      <c r="E103" t="s">
+        <v>148</v>
+      </c>
+      <c r="F103" t="s">
+        <v>149</v>
+      </c>
+      <c r="G103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H103" t="s">
+        <v>64</v>
+      </c>
+      <c r="I103" t="s">
+        <v>41</v>
+      </c>
+      <c r="J103" t="s">
+        <v>65</v>
+      </c>
+      <c r="K103" t="s">
+        <v>65</v>
+      </c>
+      <c r="L103"/>
+      <c r="M103" t="s">
+        <v>84</v>
+      </c>
+      <c r="N103">
+        <v>134415</v>
+      </c>
+      <c r="O103">
+        <v>2027</v>
+      </c>
+      <c r="P103">
+        <v>0</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>43</v>
+      </c>
+      <c r="R103" t="s">
+        <v>44</v>
+      </c>
+      <c r="S103" t="s">
+        <v>45</v>
+      </c>
+      <c r="T103" t="s">
+        <v>148</v>
+      </c>
+      <c r="U103"/>
+      <c r="V103">
+        <v>0</v>
+      </c>
+      <c r="W103" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="104" spans="1:104">
+      <c r="A104">
+        <v>64030</v>
+      </c>
+      <c r="B104" t="s">
+        <v>23</v>
+      </c>
+      <c r="C104" t="s">
+        <v>99</v>
+      </c>
+      <c r="D104" t="s">
+        <v>150</v>
+      </c>
+      <c r="E104" t="s">
+        <v>150</v>
+      </c>
+      <c r="F104" t="s">
+        <v>101</v>
+      </c>
+      <c r="G104" t="s">
+        <v>74</v>
+      </c>
+      <c r="H104" t="s">
+        <v>64</v>
+      </c>
+      <c r="I104" t="s">
+        <v>41</v>
+      </c>
+      <c r="J104" t="s">
+        <v>43</v>
+      </c>
+      <c r="K104" t="s">
+        <v>43</v>
+      </c>
+      <c r="L104"/>
+      <c r="M104" t="s">
+        <v>84</v>
+      </c>
+      <c r="N104">
+        <v>134416</v>
+      </c>
+      <c r="O104">
+        <v>2027</v>
+      </c>
+      <c r="P104">
+        <v>0</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>43</v>
+      </c>
+      <c r="R104" t="s">
+        <v>44</v>
+      </c>
+      <c r="S104" t="s">
+        <v>34</v>
+      </c>
+      <c r="T104" t="s">
+        <v>150</v>
+      </c>
+      <c r="U104"/>
+      <c r="V104">
+        <v>0</v>
+      </c>
+      <c r="W104" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="105" spans="1:104">
+      <c r="A105">
+        <v>64030</v>
+      </c>
+      <c r="B105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" t="s">
+        <v>99</v>
+      </c>
+      <c r="D105" t="s">
+        <v>150</v>
+      </c>
+      <c r="E105" t="s">
+        <v>150</v>
+      </c>
+      <c r="F105" t="s">
+        <v>101</v>
+      </c>
+      <c r="G105" t="s">
+        <v>74</v>
+      </c>
+      <c r="H105" t="s">
+        <v>64</v>
+      </c>
+      <c r="I105" t="s">
+        <v>41</v>
+      </c>
+      <c r="J105" t="s">
+        <v>43</v>
+      </c>
+      <c r="K105" t="s">
+        <v>43</v>
+      </c>
+      <c r="L105"/>
+      <c r="M105" t="s">
+        <v>84</v>
+      </c>
+      <c r="N105">
+        <v>134417</v>
+      </c>
+      <c r="O105">
+        <v>2027</v>
+      </c>
+      <c r="P105">
+        <v>0</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>43</v>
+      </c>
+      <c r="R105" t="s">
+        <v>44</v>
+      </c>
+      <c r="S105" t="s">
+        <v>45</v>
+      </c>
+      <c r="T105" t="s">
+        <v>150</v>
+      </c>
+      <c r="U105"/>
+      <c r="V105">
+        <v>0</v>
+      </c>
+      <c r="W105" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="106" spans="1:104">
+      <c r="A106">
+        <v>63233</v>
+      </c>
+      <c r="B106" t="s">
+        <v>23</v>
+      </c>
+      <c r="C106" t="s">
+        <v>151</v>
+      </c>
+      <c r="D106" t="s">
+        <v>152</v>
+      </c>
+      <c r="E106" t="s">
+        <v>153</v>
+      </c>
+      <c r="F106" t="s">
+        <v>154</v>
+      </c>
+      <c r="G106" t="s">
+        <v>51</v>
+      </c>
+      <c r="H106" t="s">
+        <v>155</v>
+      </c>
+      <c r="I106" t="s">
+        <v>156</v>
+      </c>
+      <c r="J106" t="s">
+        <v>157</v>
+      </c>
+      <c r="K106" t="s">
+        <v>158</v>
+      </c>
+      <c r="L106"/>
+      <c r="M106" t="s">
+        <v>84</v>
+      </c>
+      <c r="N106">
+        <v>132038</v>
+      </c>
+      <c r="O106">
+        <v>2027</v>
+      </c>
+      <c r="P106">
+        <v>0</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>124</v>
+      </c>
+      <c r="R106" t="s">
+        <v>125</v>
+      </c>
+      <c r="S106" t="s">
+        <v>45</v>
+      </c>
+      <c r="T106" t="s">
+        <v>152</v>
+      </c>
+      <c r="U106"/>
+      <c r="V106">
+        <v>0</v>
+      </c>
+      <c r="W106" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="107" spans="1:104">
+      <c r="A107">
+        <v>63233</v>
+      </c>
+      <c r="B107" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" t="s">
+        <v>151</v>
+      </c>
+      <c r="D107" t="s">
+        <v>152</v>
+      </c>
+      <c r="E107" t="s">
+        <v>153</v>
+      </c>
+      <c r="F107" t="s">
+        <v>154</v>
+      </c>
+      <c r="G107" t="s">
+        <v>51</v>
+      </c>
+      <c r="H107" t="s">
+        <v>155</v>
+      </c>
+      <c r="I107" t="s">
+        <v>156</v>
+      </c>
+      <c r="J107" t="s">
+        <v>157</v>
+      </c>
+      <c r="K107" t="s">
+        <v>158</v>
+      </c>
+      <c r="L107"/>
+      <c r="M107" t="s">
+        <v>84</v>
+      </c>
+      <c r="N107">
+        <v>132039</v>
+      </c>
+      <c r="O107">
+        <v>2027</v>
+      </c>
+      <c r="P107">
+        <v>0</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>124</v>
+      </c>
+      <c r="R107" t="s">
+        <v>125</v>
+      </c>
+      <c r="S107" t="s">
+        <v>34</v>
+      </c>
+      <c r="T107" t="s">
+        <v>152</v>
+      </c>
+      <c r="U107"/>
+      <c r="V107">
+        <v>0</v>
+      </c>
+      <c r="W107" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="108" spans="1:104">
+      <c r="A108">
+        <v>63233</v>
+      </c>
+      <c r="B108" t="s">
+        <v>23</v>
+      </c>
+      <c r="C108" t="s">
+        <v>151</v>
+      </c>
+      <c r="D108" t="s">
+        <v>152</v>
+      </c>
+      <c r="E108" t="s">
+        <v>153</v>
+      </c>
+      <c r="F108" t="s">
+        <v>154</v>
+      </c>
+      <c r="G108" t="s">
+        <v>51</v>
+      </c>
+      <c r="H108" t="s">
+        <v>155</v>
+      </c>
+      <c r="I108" t="s">
+        <v>156</v>
+      </c>
+      <c r="J108" t="s">
+        <v>157</v>
+      </c>
+      <c r="K108" t="s">
+        <v>158</v>
+      </c>
+      <c r="L108"/>
+      <c r="M108" t="s">
+        <v>84</v>
+      </c>
+      <c r="N108">
+        <v>132040</v>
+      </c>
+      <c r="O108">
+        <v>2027</v>
+      </c>
+      <c r="P108">
+        <v>0</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>124</v>
+      </c>
+      <c r="R108" t="s">
+        <v>125</v>
+      </c>
+      <c r="S108" t="s">
+        <v>45</v>
+      </c>
+      <c r="T108" t="s">
+        <v>159</v>
+      </c>
+      <c r="U108"/>
+      <c r="V108">
+        <v>0</v>
+      </c>
+      <c r="W108" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="109" spans="1:104">
+      <c r="A109">
+        <v>63233</v>
+      </c>
+      <c r="B109" t="s">
+        <v>23</v>
+      </c>
+      <c r="C109" t="s">
+        <v>151</v>
+      </c>
+      <c r="D109" t="s">
+        <v>152</v>
+      </c>
+      <c r="E109" t="s">
+        <v>153</v>
+      </c>
+      <c r="F109" t="s">
+        <v>154</v>
+      </c>
+      <c r="G109" t="s">
+        <v>51</v>
+      </c>
+      <c r="H109" t="s">
+        <v>155</v>
+      </c>
+      <c r="I109" t="s">
+        <v>156</v>
+      </c>
+      <c r="J109" t="s">
+        <v>157</v>
+      </c>
+      <c r="K109" t="s">
+        <v>158</v>
+      </c>
+      <c r="L109"/>
+      <c r="M109" t="s">
+        <v>84</v>
+      </c>
+      <c r="N109">
+        <v>132041</v>
+      </c>
+      <c r="O109">
+        <v>2027</v>
+      </c>
+      <c r="P109">
+        <v>0</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>124</v>
+      </c>
+      <c r="R109" t="s">
+        <v>125</v>
+      </c>
+      <c r="S109" t="s">
+        <v>34</v>
+      </c>
+      <c r="T109" t="s">
+        <v>159</v>
+      </c>
+      <c r="U109"/>
+      <c r="V109">
+        <v>0</v>
+      </c>
+      <c r="W109" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="110" spans="1:104">
+      <c r="A110">
+        <v>63233</v>
+      </c>
+      <c r="B110" t="s">
+        <v>23</v>
+      </c>
+      <c r="C110" t="s">
+        <v>151</v>
+      </c>
+      <c r="D110" t="s">
+        <v>152</v>
+      </c>
+      <c r="E110" t="s">
+        <v>153</v>
+      </c>
+      <c r="F110" t="s">
+        <v>154</v>
+      </c>
+      <c r="G110" t="s">
+        <v>51</v>
+      </c>
+      <c r="H110" t="s">
+        <v>155</v>
+      </c>
+      <c r="I110" t="s">
+        <v>156</v>
+      </c>
+      <c r="J110" t="s">
+        <v>157</v>
+      </c>
+      <c r="K110" t="s">
+        <v>158</v>
+      </c>
+      <c r="L110"/>
+      <c r="M110" t="s">
+        <v>84</v>
+      </c>
+      <c r="N110">
+        <v>132042</v>
+      </c>
+      <c r="O110">
+        <v>2027</v>
+      </c>
+      <c r="P110">
+        <v>0</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>124</v>
+      </c>
+      <c r="R110" t="s">
+        <v>55</v>
+      </c>
+      <c r="S110" t="s">
+        <v>34</v>
+      </c>
+      <c r="T110" t="s">
+        <v>160</v>
+      </c>
+      <c r="U110"/>
+      <c r="V110">
+        <v>0</v>
+      </c>
+      <c r="W110" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="111" spans="1:104">
+      <c r="A111">
+        <v>63233</v>
+      </c>
+      <c r="B111" t="s">
+        <v>23</v>
+      </c>
+      <c r="C111" t="s">
+        <v>151</v>
+      </c>
+      <c r="D111" t="s">
+        <v>152</v>
+      </c>
+      <c r="E111" t="s">
+        <v>153</v>
+      </c>
+      <c r="F111" t="s">
+        <v>154</v>
+      </c>
+      <c r="G111" t="s">
+        <v>51</v>
+      </c>
+      <c r="H111" t="s">
+        <v>155</v>
+      </c>
+      <c r="I111" t="s">
+        <v>156</v>
+      </c>
+      <c r="J111" t="s">
+        <v>157</v>
+      </c>
+      <c r="K111" t="s">
+        <v>158</v>
+      </c>
+      <c r="L111"/>
+      <c r="M111" t="s">
+        <v>84</v>
+      </c>
+      <c r="N111">
+        <v>132043</v>
+      </c>
+      <c r="O111">
+        <v>2027</v>
+      </c>
+      <c r="P111">
+        <v>0</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>124</v>
+      </c>
+      <c r="R111" t="s">
+        <v>55</v>
+      </c>
+      <c r="S111" t="s">
+        <v>45</v>
+      </c>
+      <c r="T111" t="s">
+        <v>160</v>
+      </c>
+      <c r="U111"/>
+      <c r="V111">
+        <v>0</v>
+      </c>
+      <c r="W111" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="112" spans="1:104">
+      <c r="A112">
+        <v>63233</v>
+      </c>
+      <c r="B112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C112" t="s">
+        <v>151</v>
+      </c>
+      <c r="D112" t="s">
+        <v>152</v>
+      </c>
+      <c r="E112" t="s">
+        <v>153</v>
+      </c>
+      <c r="F112" t="s">
+        <v>154</v>
+      </c>
+      <c r="G112" t="s">
+        <v>51</v>
+      </c>
+      <c r="H112" t="s">
+        <v>155</v>
+      </c>
+      <c r="I112" t="s">
+        <v>156</v>
+      </c>
+      <c r="J112" t="s">
+        <v>157</v>
+      </c>
+      <c r="K112" t="s">
+        <v>158</v>
+      </c>
+      <c r="L112"/>
+      <c r="M112" t="s">
+        <v>84</v>
+      </c>
+      <c r="N112">
+        <v>132044</v>
+      </c>
+      <c r="O112">
+        <v>2027</v>
+      </c>
+      <c r="P112">
+        <v>0</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>124</v>
+      </c>
+      <c r="R112" t="s">
+        <v>55</v>
+      </c>
+      <c r="S112" t="s">
+        <v>45</v>
+      </c>
+      <c r="T112" t="s">
+        <v>161</v>
+      </c>
+      <c r="U112"/>
+      <c r="V112">
+        <v>0</v>
+      </c>
+      <c r="W112" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="113" spans="1:104">
+      <c r="A113">
+        <v>63233</v>
+      </c>
+      <c r="B113" t="s">
+        <v>23</v>
+      </c>
+      <c r="C113" t="s">
+        <v>151</v>
+      </c>
+      <c r="D113" t="s">
+        <v>152</v>
+      </c>
+      <c r="E113" t="s">
+        <v>153</v>
+      </c>
+      <c r="F113" t="s">
+        <v>154</v>
+      </c>
+      <c r="G113" t="s">
+        <v>51</v>
+      </c>
+      <c r="H113" t="s">
+        <v>155</v>
+      </c>
+      <c r="I113" t="s">
+        <v>156</v>
+      </c>
+      <c r="J113" t="s">
+        <v>157</v>
+      </c>
+      <c r="K113" t="s">
+        <v>158</v>
+      </c>
+      <c r="L113"/>
+      <c r="M113" t="s">
+        <v>84</v>
+      </c>
+      <c r="N113">
+        <v>132045</v>
+      </c>
+      <c r="O113">
+        <v>2027</v>
+      </c>
+      <c r="P113">
+        <v>0</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>124</v>
+      </c>
+      <c r="R113" t="s">
+        <v>55</v>
+      </c>
+      <c r="S113" t="s">
+        <v>34</v>
+      </c>
+      <c r="T113" t="s">
+        <v>161</v>
+      </c>
+      <c r="U113"/>
+      <c r="V113">
+        <v>0</v>
+      </c>
+      <c r="W113" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="114" spans="1:104">
+      <c r="A114">
+        <v>63233</v>
+      </c>
+      <c r="B114" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" t="s">
+        <v>151</v>
+      </c>
+      <c r="D114" t="s">
+        <v>152</v>
+      </c>
+      <c r="E114" t="s">
+        <v>153</v>
+      </c>
+      <c r="F114" t="s">
+        <v>154</v>
+      </c>
+      <c r="G114" t="s">
+        <v>51</v>
+      </c>
+      <c r="H114" t="s">
+        <v>155</v>
+      </c>
+      <c r="I114" t="s">
+        <v>156</v>
+      </c>
+      <c r="J114" t="s">
+        <v>157</v>
+      </c>
+      <c r="K114" t="s">
+        <v>158</v>
+      </c>
+      <c r="L114"/>
+      <c r="M114" t="s">
+        <v>84</v>
+      </c>
+      <c r="N114">
+        <v>132046</v>
+      </c>
+      <c r="O114">
+        <v>2027</v>
+      </c>
+      <c r="P114">
+        <v>0</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>124</v>
+      </c>
+      <c r="R114" t="s">
+        <v>162</v>
+      </c>
+      <c r="S114" t="s">
+        <v>34</v>
+      </c>
+      <c r="T114" t="s">
+        <v>163</v>
+      </c>
+      <c r="U114"/>
+      <c r="V114">
+        <v>0</v>
+      </c>
+      <c r="W114" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="115" spans="1:104">
+      <c r="A115">
+        <v>63233</v>
+      </c>
+      <c r="B115" t="s">
+        <v>23</v>
+      </c>
+      <c r="C115" t="s">
+        <v>151</v>
+      </c>
+      <c r="D115" t="s">
+        <v>152</v>
+      </c>
+      <c r="E115" t="s">
+        <v>153</v>
+      </c>
+      <c r="F115" t="s">
+        <v>154</v>
+      </c>
+      <c r="G115" t="s">
+        <v>51</v>
+      </c>
+      <c r="H115" t="s">
+        <v>155</v>
+      </c>
+      <c r="I115" t="s">
+        <v>156</v>
+      </c>
+      <c r="J115" t="s">
+        <v>157</v>
+      </c>
+      <c r="K115" t="s">
+        <v>158</v>
+      </c>
+      <c r="L115"/>
+      <c r="M115" t="s">
+        <v>84</v>
+      </c>
+      <c r="N115">
+        <v>132047</v>
+      </c>
+      <c r="O115">
+        <v>2027</v>
+      </c>
+      <c r="P115">
+        <v>0</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>124</v>
+      </c>
+      <c r="R115" t="s">
+        <v>162</v>
+      </c>
+      <c r="S115" t="s">
+        <v>45</v>
+      </c>
+      <c r="T115" t="s">
+        <v>163</v>
+      </c>
+      <c r="U115"/>
+      <c r="V115">
+        <v>0</v>
+      </c>
+      <c r="W115" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="116" spans="1:104">
+      <c r="A116">
+        <v>63233</v>
+      </c>
+      <c r="B116" t="s">
+        <v>23</v>
+      </c>
+      <c r="C116" t="s">
+        <v>151</v>
+      </c>
+      <c r="D116" t="s">
+        <v>152</v>
+      </c>
+      <c r="E116" t="s">
+        <v>153</v>
+      </c>
+      <c r="F116" t="s">
+        <v>154</v>
+      </c>
+      <c r="G116" t="s">
+        <v>51</v>
+      </c>
+      <c r="H116" t="s">
+        <v>155</v>
+      </c>
+      <c r="I116" t="s">
+        <v>156</v>
+      </c>
+      <c r="J116" t="s">
+        <v>157</v>
+      </c>
+      <c r="K116" t="s">
+        <v>158</v>
+      </c>
+      <c r="L116"/>
+      <c r="M116" t="s">
+        <v>84</v>
+      </c>
+      <c r="N116">
+        <v>132048</v>
+      </c>
+      <c r="O116">
+        <v>2027</v>
+      </c>
+      <c r="P116">
+        <v>0</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>129</v>
+      </c>
+      <c r="R116" t="s">
+        <v>55</v>
+      </c>
+      <c r="S116" t="s">
+        <v>45</v>
+      </c>
+      <c r="T116" t="s">
+        <v>164</v>
+      </c>
+      <c r="U116"/>
+      <c r="V116">
+        <v>0</v>
+      </c>
+      <c r="W116" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="117" spans="1:104">
+      <c r="A117">
+        <v>63233</v>
+      </c>
+      <c r="B117" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" t="s">
+        <v>151</v>
+      </c>
+      <c r="D117" t="s">
+        <v>152</v>
+      </c>
+      <c r="E117" t="s">
+        <v>153</v>
+      </c>
+      <c r="F117" t="s">
+        <v>154</v>
+      </c>
+      <c r="G117" t="s">
+        <v>51</v>
+      </c>
+      <c r="H117" t="s">
+        <v>155</v>
+      </c>
+      <c r="I117" t="s">
+        <v>156</v>
+      </c>
+      <c r="J117" t="s">
+        <v>157</v>
+      </c>
+      <c r="K117" t="s">
+        <v>158</v>
+      </c>
+      <c r="L117"/>
+      <c r="M117" t="s">
+        <v>84</v>
+      </c>
+      <c r="N117">
+        <v>132049</v>
+      </c>
+      <c r="O117">
+        <v>2027</v>
+      </c>
+      <c r="P117">
+        <v>0</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>129</v>
+      </c>
+      <c r="R117" t="s">
+        <v>55</v>
+      </c>
+      <c r="S117" t="s">
+        <v>34</v>
+      </c>
+      <c r="T117" t="s">
+        <v>164</v>
+      </c>
+      <c r="U117"/>
+      <c r="V117">
+        <v>0</v>
+      </c>
+      <c r="W117" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="118" spans="1:104">
+      <c r="A118">
+        <v>63233</v>
+      </c>
+      <c r="B118" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" t="s">
+        <v>151</v>
+      </c>
+      <c r="D118" t="s">
+        <v>152</v>
+      </c>
+      <c r="E118" t="s">
+        <v>153</v>
+      </c>
+      <c r="F118" t="s">
+        <v>154</v>
+      </c>
+      <c r="G118" t="s">
+        <v>51</v>
+      </c>
+      <c r="H118" t="s">
+        <v>155</v>
+      </c>
+      <c r="I118" t="s">
+        <v>156</v>
+      </c>
+      <c r="J118" t="s">
+        <v>157</v>
+      </c>
+      <c r="K118" t="s">
+        <v>158</v>
+      </c>
+      <c r="L118"/>
+      <c r="M118" t="s">
+        <v>84</v>
+      </c>
+      <c r="N118">
+        <v>132050</v>
+      </c>
+      <c r="O118">
+        <v>2027</v>
+      </c>
+      <c r="P118">
+        <v>0</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>129</v>
+      </c>
+      <c r="R118" t="s">
+        <v>55</v>
+      </c>
+      <c r="S118" t="s">
+        <v>45</v>
+      </c>
+      <c r="T118" t="s">
+        <v>165</v>
+      </c>
+      <c r="U118"/>
+      <c r="V118">
+        <v>0</v>
+      </c>
+      <c r="W118" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="119" spans="1:104">
+      <c r="A119">
+        <v>63233</v>
+      </c>
+      <c r="B119" t="s">
+        <v>23</v>
+      </c>
+      <c r="C119" t="s">
+        <v>151</v>
+      </c>
+      <c r="D119" t="s">
+        <v>152</v>
+      </c>
+      <c r="E119" t="s">
+        <v>153</v>
+      </c>
+      <c r="F119" t="s">
+        <v>154</v>
+      </c>
+      <c r="G119" t="s">
+        <v>51</v>
+      </c>
+      <c r="H119" t="s">
+        <v>155</v>
+      </c>
+      <c r="I119" t="s">
+        <v>156</v>
+      </c>
+      <c r="J119" t="s">
+        <v>157</v>
+      </c>
+      <c r="K119" t="s">
+        <v>158</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119" t="s">
+        <v>84</v>
+      </c>
+      <c r="N119">
+        <v>132051</v>
+      </c>
+      <c r="O119">
+        <v>2027</v>
+      </c>
+      <c r="P119">
+        <v>0</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>129</v>
+      </c>
+      <c r="R119" t="s">
+        <v>55</v>
+      </c>
+      <c r="S119" t="s">
+        <v>34</v>
+      </c>
+      <c r="T119" t="s">
+        <v>165</v>
+      </c>
+      <c r="U119"/>
+      <c r="V119">
+        <v>0</v>
+      </c>
+      <c r="W119" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="120" spans="1:104">
+      <c r="A120">
+        <v>64031</v>
+      </c>
+      <c r="B120" t="s">
+        <v>23</v>
+      </c>
+      <c r="C120" t="s">
+        <v>166</v>
+      </c>
+      <c r="D120" t="s">
+        <v>165</v>
+      </c>
+      <c r="E120" t="s">
+        <v>167</v>
+      </c>
+      <c r="F120" t="s">
+        <v>168</v>
+      </c>
+      <c r="G120" t="s">
+        <v>74</v>
+      </c>
+      <c r="H120" t="s">
+        <v>169</v>
+      </c>
+      <c r="I120" t="s">
+        <v>53</v>
+      </c>
+      <c r="J120" t="s">
+        <v>170</v>
+      </c>
+      <c r="K120" t="s">
+        <v>170</v>
+      </c>
+      <c r="L120"/>
+      <c r="M120" t="s">
+        <v>84</v>
+      </c>
+      <c r="N120">
+        <v>134418</v>
+      </c>
+      <c r="O120">
+        <v>2027</v>
+      </c>
+      <c r="P120">
+        <v>0</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>32</v>
+      </c>
+      <c r="R120" t="s">
+        <v>90</v>
+      </c>
+      <c r="S120" t="s">
+        <v>34</v>
+      </c>
+      <c r="T120" t="s">
+        <v>165</v>
+      </c>
+      <c r="U120"/>
+      <c r="V120">
+        <v>0</v>
+      </c>
+      <c r="W120" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="121" spans="1:104">
+      <c r="A121">
+        <v>64031</v>
+      </c>
+      <c r="B121" t="s">
+        <v>23</v>
+      </c>
+      <c r="C121" t="s">
+        <v>166</v>
+      </c>
+      <c r="D121" t="s">
+        <v>165</v>
+      </c>
+      <c r="E121" t="s">
+        <v>167</v>
+      </c>
+      <c r="F121" t="s">
+        <v>168</v>
+      </c>
+      <c r="G121" t="s">
+        <v>74</v>
+      </c>
+      <c r="H121" t="s">
+        <v>169</v>
+      </c>
+      <c r="I121" t="s">
+        <v>53</v>
+      </c>
+      <c r="J121" t="s">
+        <v>170</v>
+      </c>
+      <c r="K121" t="s">
+        <v>170</v>
+      </c>
+      <c r="L121"/>
+      <c r="M121" t="s">
+        <v>84</v>
+      </c>
+      <c r="N121">
+        <v>134419</v>
+      </c>
+      <c r="O121">
+        <v>2027</v>
+      </c>
+      <c r="P121">
+        <v>0</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>32</v>
+      </c>
+      <c r="R121" t="s">
+        <v>90</v>
+      </c>
+      <c r="S121" t="s">
+        <v>45</v>
+      </c>
+      <c r="T121" t="s">
+        <v>165</v>
+      </c>
+      <c r="U121"/>
+      <c r="V121">
+        <v>0</v>
+      </c>
+      <c r="W121" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="122" spans="1:104">
+      <c r="A122">
+        <v>63233</v>
+      </c>
+      <c r="B122" t="s">
+        <v>23</v>
+      </c>
+      <c r="C122" t="s">
+        <v>151</v>
+      </c>
+      <c r="D122" t="s">
+        <v>152</v>
+      </c>
+      <c r="E122" t="s">
+        <v>153</v>
+      </c>
+      <c r="F122" t="s">
+        <v>154</v>
+      </c>
+      <c r="G122" t="s">
+        <v>51</v>
+      </c>
+      <c r="H122" t="s">
+        <v>155</v>
+      </c>
+      <c r="I122" t="s">
+        <v>156</v>
+      </c>
+      <c r="J122" t="s">
+        <v>157</v>
+      </c>
+      <c r="K122" t="s">
+        <v>158</v>
+      </c>
+      <c r="L122"/>
+      <c r="M122" t="s">
+        <v>84</v>
+      </c>
+      <c r="N122">
+        <v>132052</v>
+      </c>
+      <c r="O122">
+        <v>2027</v>
+      </c>
+      <c r="P122">
+        <v>0</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>43</v>
+      </c>
+      <c r="R122" t="s">
+        <v>55</v>
+      </c>
+      <c r="S122" t="s">
+        <v>34</v>
+      </c>
+      <c r="T122" t="s">
+        <v>171</v>
+      </c>
+      <c r="U122"/>
+      <c r="V122">
+        <v>0</v>
+      </c>
+      <c r="W122" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="123" spans="1:104">
+      <c r="A123">
+        <v>63233</v>
+      </c>
+      <c r="B123" t="s">
+        <v>23</v>
+      </c>
+      <c r="C123" t="s">
+        <v>151</v>
+      </c>
+      <c r="D123" t="s">
+        <v>152</v>
+      </c>
+      <c r="E123" t="s">
+        <v>153</v>
+      </c>
+      <c r="F123" t="s">
+        <v>154</v>
+      </c>
+      <c r="G123" t="s">
+        <v>51</v>
+      </c>
+      <c r="H123" t="s">
+        <v>155</v>
+      </c>
+      <c r="I123" t="s">
+        <v>156</v>
+      </c>
+      <c r="J123" t="s">
+        <v>157</v>
+      </c>
+      <c r="K123" t="s">
+        <v>158</v>
+      </c>
+      <c r="L123"/>
+      <c r="M123" t="s">
+        <v>84</v>
+      </c>
+      <c r="N123">
+        <v>132053</v>
+      </c>
+      <c r="O123">
+        <v>2027</v>
+      </c>
+      <c r="P123">
+        <v>0</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>32</v>
+      </c>
+      <c r="R123" t="s">
+        <v>55</v>
+      </c>
+      <c r="S123" t="s">
+        <v>45</v>
+      </c>
+      <c r="T123" t="s">
+        <v>171</v>
+      </c>
+      <c r="U123"/>
+      <c r="V123">
+        <v>0</v>
+      </c>
+      <c r="W123" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="124" spans="1:104">
+      <c r="A124">
+        <v>64031</v>
+      </c>
+      <c r="B124" t="s">
+        <v>23</v>
+      </c>
+      <c r="C124" t="s">
+        <v>166</v>
+      </c>
+      <c r="D124" t="s">
+        <v>165</v>
+      </c>
+      <c r="E124" t="s">
+        <v>167</v>
+      </c>
+      <c r="F124" t="s">
+        <v>168</v>
+      </c>
+      <c r="G124" t="s">
+        <v>74</v>
+      </c>
+      <c r="H124" t="s">
+        <v>169</v>
+      </c>
+      <c r="I124" t="s">
+        <v>53</v>
+      </c>
+      <c r="J124" t="s">
+        <v>170</v>
+      </c>
+      <c r="K124" t="s">
+        <v>170</v>
+      </c>
+      <c r="L124"/>
+      <c r="M124" t="s">
+        <v>84</v>
+      </c>
+      <c r="N124">
+        <v>134420</v>
+      </c>
+      <c r="O124">
+        <v>2027</v>
+      </c>
+      <c r="P124">
+        <v>0</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>32</v>
+      </c>
+      <c r="R124" t="s">
+        <v>90</v>
+      </c>
+      <c r="S124" t="s">
+        <v>34</v>
+      </c>
+      <c r="T124" t="s">
+        <v>171</v>
+      </c>
+      <c r="U124"/>
+      <c r="V124">
+        <v>0</v>
+      </c>
+      <c r="W124" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="125" spans="1:104">
+      <c r="A125">
+        <v>64031</v>
+      </c>
+      <c r="B125" t="s">
+        <v>23</v>
+      </c>
+      <c r="C125" t="s">
+        <v>166</v>
+      </c>
+      <c r="D125" t="s">
+        <v>165</v>
+      </c>
+      <c r="E125" t="s">
+        <v>167</v>
+      </c>
+      <c r="F125" t="s">
+        <v>168</v>
+      </c>
+      <c r="G125" t="s">
+        <v>74</v>
+      </c>
+      <c r="H125" t="s">
+        <v>169</v>
+      </c>
+      <c r="I125" t="s">
+        <v>53</v>
+      </c>
+      <c r="J125" t="s">
+        <v>170</v>
+      </c>
+      <c r="K125" t="s">
+        <v>170</v>
+      </c>
+      <c r="L125"/>
+      <c r="M125" t="s">
+        <v>84</v>
+      </c>
+      <c r="N125">
+        <v>134421</v>
+      </c>
+      <c r="O125">
+        <v>2027</v>
+      </c>
+      <c r="P125">
+        <v>0</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>32</v>
+      </c>
+      <c r="R125" t="s">
+        <v>90</v>
+      </c>
+      <c r="S125" t="s">
+        <v>45</v>
+      </c>
+      <c r="T125" t="s">
+        <v>171</v>
+      </c>
+      <c r="U125"/>
+      <c r="V125">
+        <v>0</v>
+      </c>
+      <c r="W125" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="126" spans="1:104">
+      <c r="A126">
+        <v>63233</v>
+      </c>
+      <c r="B126" t="s">
+        <v>23</v>
+      </c>
+      <c r="C126" t="s">
+        <v>151</v>
+      </c>
+      <c r="D126" t="s">
+        <v>152</v>
+      </c>
+      <c r="E126" t="s">
+        <v>153</v>
+      </c>
+      <c r="F126" t="s">
+        <v>154</v>
+      </c>
+      <c r="G126" t="s">
+        <v>51</v>
+      </c>
+      <c r="H126" t="s">
+        <v>155</v>
+      </c>
+      <c r="I126" t="s">
+        <v>156</v>
+      </c>
+      <c r="J126" t="s">
+        <v>157</v>
+      </c>
+      <c r="K126" t="s">
+        <v>158</v>
+      </c>
+      <c r="L126"/>
+      <c r="M126" t="s">
+        <v>84</v>
+      </c>
+      <c r="N126">
+        <v>132054</v>
+      </c>
+      <c r="O126">
+        <v>2027</v>
+      </c>
+      <c r="P126">
+        <v>0</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>43</v>
+      </c>
+      <c r="R126" t="s">
+        <v>55</v>
+      </c>
+      <c r="S126" t="s">
+        <v>45</v>
+      </c>
+      <c r="T126" t="s">
+        <v>153</v>
+      </c>
+      <c r="U126"/>
+      <c r="V126">
+        <v>0</v>
+      </c>
+      <c r="W126" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="127" spans="1:104">
+      <c r="A127">
+        <v>63233</v>
+      </c>
+      <c r="B127" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" t="s">
+        <v>151</v>
+      </c>
+      <c r="D127" t="s">
+        <v>152</v>
+      </c>
+      <c r="E127" t="s">
+        <v>153</v>
+      </c>
+      <c r="F127" t="s">
+        <v>154</v>
+      </c>
+      <c r="G127" t="s">
+        <v>51</v>
+      </c>
+      <c r="H127" t="s">
+        <v>155</v>
+      </c>
+      <c r="I127" t="s">
+        <v>156</v>
+      </c>
+      <c r="J127" t="s">
+        <v>157</v>
+      </c>
+      <c r="K127" t="s">
+        <v>158</v>
+      </c>
+      <c r="L127"/>
+      <c r="M127" t="s">
+        <v>84</v>
+      </c>
+      <c r="N127">
+        <v>132055</v>
+      </c>
+      <c r="O127">
+        <v>2027</v>
+      </c>
+      <c r="P127">
+        <v>0</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>32</v>
+      </c>
+      <c r="R127" t="s">
+        <v>55</v>
+      </c>
+      <c r="S127" t="s">
+        <v>34</v>
+      </c>
+      <c r="T127" t="s">
+        <v>153</v>
+      </c>
+      <c r="U127"/>
+      <c r="V127">
+        <v>0</v>
+      </c>
+      <c r="W127" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="128" spans="1:104">
+      <c r="A128">
+        <v>64032</v>
+      </c>
+      <c r="B128" t="s">
+        <v>23</v>
+      </c>
+      <c r="C128" t="s">
+        <v>172</v>
+      </c>
+      <c r="D128" t="s">
+        <v>153</v>
+      </c>
+      <c r="E128" t="s">
+        <v>153</v>
+      </c>
+      <c r="F128" t="s">
+        <v>173</v>
+      </c>
+      <c r="G128" t="s">
+        <v>74</v>
+      </c>
+      <c r="H128" t="s">
+        <v>64</v>
+      </c>
+      <c r="I128" t="s">
+        <v>41</v>
+      </c>
+      <c r="J128" t="s">
+        <v>43</v>
+      </c>
+      <c r="K128" t="s">
+        <v>43</v>
+      </c>
+      <c r="L128"/>
+      <c r="M128" t="s">
+        <v>84</v>
+      </c>
+      <c r="N128">
+        <v>134424</v>
+      </c>
+      <c r="O128">
+        <v>2027</v>
+      </c>
+      <c r="P128">
+        <v>0</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>43</v>
+      </c>
+      <c r="R128" t="s">
+        <v>44</v>
+      </c>
+      <c r="S128" t="s">
+        <v>34</v>
+      </c>
+      <c r="T128" t="s">
+        <v>153</v>
+      </c>
+      <c r="U128"/>
+      <c r="V128">
+        <v>0</v>
+      </c>
+      <c r="W128" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="129" spans="1:104">
+      <c r="A129">
+        <v>64032</v>
+      </c>
+      <c r="B129" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" t="s">
+        <v>172</v>
+      </c>
+      <c r="D129" t="s">
+        <v>153</v>
+      </c>
+      <c r="E129" t="s">
+        <v>153</v>
+      </c>
+      <c r="F129" t="s">
+        <v>173</v>
+      </c>
+      <c r="G129" t="s">
+        <v>74</v>
+      </c>
+      <c r="H129" t="s">
+        <v>64</v>
+      </c>
+      <c r="I129" t="s">
+        <v>41</v>
+      </c>
+      <c r="J129" t="s">
+        <v>43</v>
+      </c>
+      <c r="K129" t="s">
+        <v>43</v>
+      </c>
+      <c r="L129"/>
+      <c r="M129" t="s">
+        <v>84</v>
+      </c>
+      <c r="N129">
+        <v>134425</v>
+      </c>
+      <c r="O129">
+        <v>2027</v>
+      </c>
+      <c r="P129">
+        <v>0</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>43</v>
+      </c>
+      <c r="R129" t="s">
+        <v>44</v>
+      </c>
+      <c r="S129" t="s">
+        <v>45</v>
+      </c>
+      <c r="T129" t="s">
+        <v>153</v>
+      </c>
+      <c r="U129"/>
+      <c r="V129">
+        <v>0</v>
+      </c>
+      <c r="W129" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="130" spans="1:104">
+      <c r="A130">
+        <v>64031</v>
+      </c>
+      <c r="B130" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" t="s">
+        <v>166</v>
+      </c>
+      <c r="D130" t="s">
+        <v>165</v>
+      </c>
+      <c r="E130" t="s">
+        <v>167</v>
+      </c>
+      <c r="F130" t="s">
+        <v>168</v>
+      </c>
+      <c r="G130" t="s">
+        <v>74</v>
+      </c>
+      <c r="H130" t="s">
+        <v>169</v>
+      </c>
+      <c r="I130" t="s">
+        <v>53</v>
+      </c>
+      <c r="J130" t="s">
+        <v>170</v>
+      </c>
+      <c r="K130" t="s">
+        <v>170</v>
+      </c>
+      <c r="L130"/>
+      <c r="M130" t="s">
+        <v>84</v>
+      </c>
+      <c r="N130">
+        <v>134422</v>
+      </c>
+      <c r="O130">
+        <v>2027</v>
+      </c>
+      <c r="P130">
+        <v>0</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>43</v>
+      </c>
+      <c r="R130" t="s">
+        <v>44</v>
+      </c>
+      <c r="S130" t="s">
+        <v>34</v>
+      </c>
+      <c r="T130" t="s">
+        <v>167</v>
+      </c>
+      <c r="U130"/>
+      <c r="V130">
+        <v>0</v>
+      </c>
+      <c r="W130" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="131" spans="1:104">
+      <c r="A131">
+        <v>64031</v>
+      </c>
+      <c r="B131" t="s">
+        <v>23</v>
+      </c>
+      <c r="C131" t="s">
+        <v>166</v>
+      </c>
+      <c r="D131" t="s">
+        <v>165</v>
+      </c>
+      <c r="E131" t="s">
+        <v>167</v>
+      </c>
+      <c r="F131" t="s">
+        <v>168</v>
+      </c>
+      <c r="G131" t="s">
+        <v>74</v>
+      </c>
+      <c r="H131" t="s">
+        <v>169</v>
+      </c>
+      <c r="I131" t="s">
+        <v>53</v>
+      </c>
+      <c r="J131" t="s">
+        <v>170</v>
+      </c>
+      <c r="K131" t="s">
+        <v>170</v>
+      </c>
+      <c r="L131"/>
+      <c r="M131" t="s">
+        <v>84</v>
+      </c>
+      <c r="N131">
+        <v>134423</v>
+      </c>
+      <c r="O131">
+        <v>2027</v>
+      </c>
+      <c r="P131">
+        <v>0</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>43</v>
+      </c>
+      <c r="R131" t="s">
+        <v>44</v>
+      </c>
+      <c r="S131" t="s">
+        <v>45</v>
+      </c>
+      <c r="T131" t="s">
+        <v>167</v>
+      </c>
+      <c r="U131"/>
+      <c r="V131">
+        <v>0</v>
+      </c>
+      <c r="W131" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="132" spans="1:104">
+      <c r="A132">
+        <v>63234</v>
+      </c>
+      <c r="B132" t="s">
+        <v>23</v>
+      </c>
+      <c r="C132" t="s">
+        <v>174</v>
+      </c>
+      <c r="D132" t="s">
+        <v>175</v>
+      </c>
+      <c r="E132" t="s">
+        <v>176</v>
+      </c>
+      <c r="F132" t="s">
+        <v>177</v>
+      </c>
+      <c r="G132" t="s">
+        <v>51</v>
+      </c>
+      <c r="H132" t="s">
+        <v>178</v>
+      </c>
+      <c r="I132" t="s">
+        <v>179</v>
+      </c>
+      <c r="J132" t="s">
+        <v>180</v>
+      </c>
+      <c r="K132" t="s">
+        <v>180</v>
+      </c>
+      <c r="L132"/>
+      <c r="M132" t="s">
+        <v>84</v>
+      </c>
+      <c r="N132">
+        <v>132056</v>
+      </c>
+      <c r="O132">
+        <v>2027</v>
+      </c>
+      <c r="P132">
+        <v>0</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>43</v>
+      </c>
+      <c r="R132" t="s">
+        <v>162</v>
+      </c>
+      <c r="S132" t="s">
+        <v>45</v>
+      </c>
+      <c r="T132" t="s">
+        <v>175</v>
+      </c>
+      <c r="U132"/>
+      <c r="V132">
+        <v>0</v>
+      </c>
+      <c r="W132" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="133" spans="1:104">
+      <c r="A133">
+        <v>63234</v>
+      </c>
+      <c r="B133" t="s">
+        <v>23</v>
+      </c>
+      <c r="C133" t="s">
+        <v>174</v>
+      </c>
+      <c r="D133" t="s">
+        <v>175</v>
+      </c>
+      <c r="E133" t="s">
+        <v>176</v>
+      </c>
+      <c r="F133" t="s">
+        <v>177</v>
+      </c>
+      <c r="G133" t="s">
+        <v>51</v>
+      </c>
+      <c r="H133" t="s">
+        <v>178</v>
+      </c>
+      <c r="I133" t="s">
+        <v>179</v>
+      </c>
+      <c r="J133" t="s">
+        <v>180</v>
+      </c>
+      <c r="K133" t="s">
+        <v>180</v>
+      </c>
+      <c r="L133"/>
+      <c r="M133" t="s">
+        <v>84</v>
+      </c>
+      <c r="N133">
+        <v>132057</v>
+      </c>
+      <c r="O133">
+        <v>2027</v>
+      </c>
+      <c r="P133">
+        <v>0</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>43</v>
+      </c>
+      <c r="R133" t="s">
+        <v>162</v>
+      </c>
+      <c r="S133" t="s">
+        <v>34</v>
+      </c>
+      <c r="T133" t="s">
+        <v>175</v>
+      </c>
+      <c r="U133"/>
+      <c r="V133">
+        <v>0</v>
+      </c>
+      <c r="W133" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="134" spans="1:104">
+      <c r="A134">
+        <v>63389</v>
+      </c>
+      <c r="B134" t="s">
+        <v>23</v>
+      </c>
+      <c r="C134" t="s">
+        <v>181</v>
+      </c>
+      <c r="D134" t="s">
+        <v>175</v>
+      </c>
+      <c r="E134" t="s">
+        <v>176</v>
+      </c>
+      <c r="F134" t="s">
+        <v>182</v>
+      </c>
+      <c r="G134" t="s">
+        <v>63</v>
+      </c>
+      <c r="H134" t="s">
+        <v>107</v>
+      </c>
+      <c r="I134" t="s">
+        <v>53</v>
+      </c>
+      <c r="J134" t="s">
+        <v>54</v>
+      </c>
+      <c r="K134" t="s">
+        <v>54</v>
+      </c>
+      <c r="L134"/>
+      <c r="M134" t="s">
+        <v>84</v>
+      </c>
+      <c r="N134">
+        <v>132516</v>
+      </c>
+      <c r="O134">
+        <v>2027</v>
+      </c>
+      <c r="P134">
+        <v>0</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>32</v>
+      </c>
+      <c r="R134" t="s">
+        <v>46</v>
+      </c>
+      <c r="S134" t="s">
+        <v>34</v>
+      </c>
+      <c r="T134" t="s">
+        <v>175</v>
+      </c>
+      <c r="U134"/>
+      <c r="V134">
+        <v>0</v>
+      </c>
+      <c r="W134" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="135" spans="1:104">
+      <c r="A135">
+        <v>63389</v>
+      </c>
+      <c r="B135" t="s">
+        <v>23</v>
+      </c>
+      <c r="C135" t="s">
+        <v>181</v>
+      </c>
+      <c r="D135" t="s">
+        <v>175</v>
+      </c>
+      <c r="E135" t="s">
+        <v>176</v>
+      </c>
+      <c r="F135" t="s">
+        <v>182</v>
+      </c>
+      <c r="G135" t="s">
+        <v>63</v>
+      </c>
+      <c r="H135" t="s">
+        <v>107</v>
+      </c>
+      <c r="I135" t="s">
+        <v>53</v>
+      </c>
+      <c r="J135" t="s">
+        <v>54</v>
+      </c>
+      <c r="K135" t="s">
+        <v>54</v>
+      </c>
+      <c r="L135"/>
+      <c r="M135" t="s">
+        <v>84</v>
+      </c>
+      <c r="N135">
+        <v>132517</v>
+      </c>
+      <c r="O135">
+        <v>2027</v>
+      </c>
+      <c r="P135">
+        <v>0</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>32</v>
+      </c>
+      <c r="R135" t="s">
+        <v>46</v>
+      </c>
+      <c r="S135" t="s">
+        <v>45</v>
+      </c>
+      <c r="T135" t="s">
+        <v>175</v>
+      </c>
+      <c r="U135"/>
+      <c r="V135">
+        <v>0</v>
+      </c>
+      <c r="W135" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="136" spans="1:104">
+      <c r="A136">
+        <v>63234</v>
+      </c>
+      <c r="B136" t="s">
+        <v>23</v>
+      </c>
+      <c r="C136" t="s">
+        <v>174</v>
+      </c>
+      <c r="D136" t="s">
+        <v>175</v>
+      </c>
+      <c r="E136" t="s">
+        <v>176</v>
+      </c>
+      <c r="F136" t="s">
+        <v>177</v>
+      </c>
+      <c r="G136" t="s">
+        <v>51</v>
+      </c>
+      <c r="H136" t="s">
+        <v>178</v>
+      </c>
+      <c r="I136" t="s">
+        <v>179</v>
+      </c>
+      <c r="J136" t="s">
+        <v>180</v>
+      </c>
+      <c r="K136" t="s">
+        <v>180</v>
+      </c>
+      <c r="L136"/>
+      <c r="M136" t="s">
+        <v>84</v>
+      </c>
+      <c r="N136">
+        <v>132058</v>
+      </c>
+      <c r="O136">
+        <v>2027</v>
+      </c>
+      <c r="P136">
+        <v>0</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>32</v>
+      </c>
+      <c r="R136" t="s">
+        <v>162</v>
+      </c>
+      <c r="S136" t="s">
+        <v>45</v>
+      </c>
+      <c r="T136" t="s">
+        <v>183</v>
+      </c>
+      <c r="U136"/>
+      <c r="V136">
+        <v>0</v>
+      </c>
+      <c r="W136" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="137" spans="1:104">
+      <c r="A137">
+        <v>63234</v>
+      </c>
+      <c r="B137" t="s">
+        <v>23</v>
+      </c>
+      <c r="C137" t="s">
+        <v>174</v>
+      </c>
+      <c r="D137" t="s">
+        <v>175</v>
+      </c>
+      <c r="E137" t="s">
+        <v>176</v>
+      </c>
+      <c r="F137" t="s">
+        <v>177</v>
+      </c>
+      <c r="G137" t="s">
+        <v>51</v>
+      </c>
+      <c r="H137" t="s">
+        <v>178</v>
+      </c>
+      <c r="I137" t="s">
+        <v>179</v>
+      </c>
+      <c r="J137" t="s">
+        <v>180</v>
+      </c>
+      <c r="K137" t="s">
+        <v>180</v>
+      </c>
+      <c r="L137"/>
+      <c r="M137" t="s">
+        <v>84</v>
+      </c>
+      <c r="N137">
+        <v>132059</v>
+      </c>
+      <c r="O137">
+        <v>2027</v>
+      </c>
+      <c r="P137">
+        <v>0</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>32</v>
+      </c>
+      <c r="R137" t="s">
+        <v>162</v>
+      </c>
+      <c r="S137" t="s">
+        <v>34</v>
+      </c>
+      <c r="T137" t="s">
+        <v>183</v>
+      </c>
+      <c r="U137"/>
+      <c r="V137">
+        <v>0</v>
+      </c>
+      <c r="W137" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="138" spans="1:104">
+      <c r="A138">
+        <v>63389</v>
+      </c>
+      <c r="B138" t="s">
+        <v>23</v>
+      </c>
+      <c r="C138" t="s">
+        <v>181</v>
+      </c>
+      <c r="D138" t="s">
+        <v>175</v>
+      </c>
+      <c r="E138" t="s">
+        <v>176</v>
+      </c>
+      <c r="F138" t="s">
+        <v>182</v>
+      </c>
+      <c r="G138" t="s">
+        <v>63</v>
+      </c>
+      <c r="H138" t="s">
+        <v>107</v>
+      </c>
+      <c r="I138" t="s">
+        <v>53</v>
+      </c>
+      <c r="J138" t="s">
+        <v>54</v>
+      </c>
+      <c r="K138" t="s">
+        <v>54</v>
+      </c>
+      <c r="L138"/>
+      <c r="M138" t="s">
+        <v>84</v>
+      </c>
+      <c r="N138">
+        <v>132518</v>
+      </c>
+      <c r="O138">
+        <v>2027</v>
+      </c>
+      <c r="P138">
+        <v>0</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>32</v>
+      </c>
+      <c r="R138" t="s">
+        <v>46</v>
+      </c>
+      <c r="S138" t="s">
+        <v>34</v>
+      </c>
+      <c r="T138" t="s">
+        <v>183</v>
+      </c>
+      <c r="U138"/>
+      <c r="V138">
+        <v>0</v>
+      </c>
+      <c r="W138" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="139" spans="1:104">
+      <c r="A139">
+        <v>63389</v>
+      </c>
+      <c r="B139" t="s">
+        <v>23</v>
+      </c>
+      <c r="C139" t="s">
+        <v>181</v>
+      </c>
+      <c r="D139" t="s">
+        <v>175</v>
+      </c>
+      <c r="E139" t="s">
+        <v>176</v>
+      </c>
+      <c r="F139" t="s">
+        <v>182</v>
+      </c>
+      <c r="G139" t="s">
+        <v>63</v>
+      </c>
+      <c r="H139" t="s">
+        <v>107</v>
+      </c>
+      <c r="I139" t="s">
+        <v>53</v>
+      </c>
+      <c r="J139" t="s">
+        <v>54</v>
+      </c>
+      <c r="K139" t="s">
+        <v>54</v>
+      </c>
+      <c r="L139"/>
+      <c r="M139" t="s">
+        <v>84</v>
+      </c>
+      <c r="N139">
+        <v>132519</v>
+      </c>
+      <c r="O139">
+        <v>2027</v>
+      </c>
+      <c r="P139">
+        <v>0</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>32</v>
+      </c>
+      <c r="R139" t="s">
+        <v>46</v>
+      </c>
+      <c r="S139" t="s">
+        <v>45</v>
+      </c>
+      <c r="T139" t="s">
+        <v>183</v>
+      </c>
+      <c r="U139"/>
+      <c r="V139">
+        <v>0</v>
+      </c>
+      <c r="W139" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="140" spans="1:104">
+      <c r="A140">
+        <v>64033</v>
+      </c>
+      <c r="B140" t="s">
+        <v>23</v>
+      </c>
+      <c r="C140" t="s">
+        <v>99</v>
+      </c>
+      <c r="D140" t="s">
+        <v>183</v>
+      </c>
+      <c r="E140" t="s">
+        <v>183</v>
+      </c>
+      <c r="F140" t="s">
+        <v>101</v>
+      </c>
+      <c r="G140" t="s">
+        <v>74</v>
+      </c>
+      <c r="H140" t="s">
+        <v>64</v>
+      </c>
+      <c r="I140" t="s">
+        <v>41</v>
+      </c>
+      <c r="J140" t="s">
+        <v>43</v>
+      </c>
+      <c r="K140" t="s">
+        <v>43</v>
+      </c>
+      <c r="L140"/>
+      <c r="M140" t="s">
+        <v>84</v>
+      </c>
+      <c r="N140">
+        <v>134426</v>
+      </c>
+      <c r="O140">
+        <v>2027</v>
+      </c>
+      <c r="P140">
+        <v>0</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>43</v>
+      </c>
+      <c r="R140" t="s">
+        <v>44</v>
+      </c>
+      <c r="S140" t="s">
+        <v>34</v>
+      </c>
+      <c r="T140" t="s">
+        <v>183</v>
+      </c>
+      <c r="U140"/>
+      <c r="V140">
+        <v>0</v>
+      </c>
+      <c r="W140" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="141" spans="1:104">
+      <c r="A141">
+        <v>64033</v>
+      </c>
+      <c r="B141" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" t="s">
+        <v>99</v>
+      </c>
+      <c r="D141" t="s">
+        <v>183</v>
+      </c>
+      <c r="E141" t="s">
+        <v>183</v>
+      </c>
+      <c r="F141" t="s">
+        <v>101</v>
+      </c>
+      <c r="G141" t="s">
+        <v>74</v>
+      </c>
+      <c r="H141" t="s">
+        <v>64</v>
+      </c>
+      <c r="I141" t="s">
+        <v>41</v>
+      </c>
+      <c r="J141" t="s">
+        <v>43</v>
+      </c>
+      <c r="K141" t="s">
+        <v>43</v>
+      </c>
+      <c r="L141"/>
+      <c r="M141" t="s">
+        <v>84</v>
+      </c>
+      <c r="N141">
+        <v>134427</v>
+      </c>
+      <c r="O141">
+        <v>2027</v>
+      </c>
+      <c r="P141">
+        <v>0</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>43</v>
+      </c>
+      <c r="R141" t="s">
+        <v>44</v>
+      </c>
+      <c r="S141" t="s">
+        <v>45</v>
+      </c>
+      <c r="T141" t="s">
+        <v>183</v>
+      </c>
+      <c r="U141"/>
+      <c r="V141">
+        <v>0</v>
+      </c>
+      <c r="W141" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="142" spans="1:104">
+      <c r="A142">
+        <v>63234</v>
+      </c>
+      <c r="B142" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" t="s">
+        <v>174</v>
+      </c>
+      <c r="D142" t="s">
+        <v>175</v>
+      </c>
+      <c r="E142" t="s">
+        <v>176</v>
+      </c>
+      <c r="F142" t="s">
+        <v>177</v>
+      </c>
+      <c r="G142" t="s">
+        <v>51</v>
+      </c>
+      <c r="H142" t="s">
+        <v>178</v>
+      </c>
+      <c r="I142" t="s">
+        <v>179</v>
+      </c>
+      <c r="J142" t="s">
+        <v>180</v>
+      </c>
+      <c r="K142" t="s">
+        <v>180</v>
+      </c>
+      <c r="L142"/>
+      <c r="M142" t="s">
+        <v>84</v>
+      </c>
+      <c r="N142">
+        <v>132060</v>
+      </c>
+      <c r="O142">
+        <v>2027</v>
+      </c>
+      <c r="P142">
+        <v>0</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>129</v>
+      </c>
+      <c r="R142" t="s">
+        <v>162</v>
+      </c>
+      <c r="S142" t="s">
+        <v>45</v>
+      </c>
+      <c r="T142" t="s">
+        <v>176</v>
+      </c>
+      <c r="U142"/>
+      <c r="V142">
+        <v>0</v>
+      </c>
+      <c r="W142" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="143" spans="1:104">
+      <c r="A143">
+        <v>63234</v>
+      </c>
+      <c r="B143" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" t="s">
+        <v>174</v>
+      </c>
+      <c r="D143" t="s">
+        <v>175</v>
+      </c>
+      <c r="E143" t="s">
+        <v>176</v>
+      </c>
+      <c r="F143" t="s">
+        <v>177</v>
+      </c>
+      <c r="G143" t="s">
+        <v>51</v>
+      </c>
+      <c r="H143" t="s">
+        <v>178</v>
+      </c>
+      <c r="I143" t="s">
+        <v>179</v>
+      </c>
+      <c r="J143" t="s">
+        <v>180</v>
+      </c>
+      <c r="K143" t="s">
+        <v>180</v>
+      </c>
+      <c r="L143"/>
+      <c r="M143" t="s">
+        <v>84</v>
+      </c>
+      <c r="N143">
+        <v>132061</v>
+      </c>
+      <c r="O143">
+        <v>2027</v>
+      </c>
+      <c r="P143">
+        <v>0</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>129</v>
+      </c>
+      <c r="R143" t="s">
+        <v>162</v>
+      </c>
+      <c r="S143" t="s">
+        <v>34</v>
+      </c>
+      <c r="T143" t="s">
+        <v>176</v>
+      </c>
+      <c r="U143"/>
+      <c r="V143">
+        <v>0</v>
+      </c>
+      <c r="W143" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="144" spans="1:104">
+      <c r="A144">
+        <v>63389</v>
+      </c>
+      <c r="B144" t="s">
+        <v>23</v>
+      </c>
+      <c r="C144" t="s">
+        <v>181</v>
+      </c>
+      <c r="D144" t="s">
+        <v>175</v>
+      </c>
+      <c r="E144" t="s">
+        <v>176</v>
+      </c>
+      <c r="F144" t="s">
+        <v>182</v>
+      </c>
+      <c r="G144" t="s">
+        <v>63</v>
+      </c>
+      <c r="H144" t="s">
+        <v>107</v>
+      </c>
+      <c r="I144" t="s">
+        <v>53</v>
+      </c>
+      <c r="J144" t="s">
+        <v>54</v>
+      </c>
+      <c r="K144" t="s">
+        <v>54</v>
+      </c>
+      <c r="L144"/>
+      <c r="M144" t="s">
+        <v>84</v>
+      </c>
+      <c r="N144">
+        <v>132520</v>
+      </c>
+      <c r="O144">
+        <v>2027</v>
+      </c>
+      <c r="P144">
+        <v>0</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>43</v>
+      </c>
+      <c r="R144" t="s">
+        <v>46</v>
+      </c>
+      <c r="S144" t="s">
+        <v>34</v>
+      </c>
+      <c r="T144" t="s">
+        <v>176</v>
+      </c>
+      <c r="U144"/>
+      <c r="V144">
+        <v>0</v>
+      </c>
+      <c r="W144" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="145" spans="1:104">
+      <c r="A145">
+        <v>63389</v>
+      </c>
+      <c r="B145" t="s">
+        <v>23</v>
+      </c>
+      <c r="C145" t="s">
+        <v>181</v>
+      </c>
+      <c r="D145" t="s">
+        <v>175</v>
+      </c>
+      <c r="E145" t="s">
+        <v>176</v>
+      </c>
+      <c r="F145" t="s">
+        <v>182</v>
+      </c>
+      <c r="G145" t="s">
+        <v>63</v>
+      </c>
+      <c r="H145" t="s">
+        <v>107</v>
+      </c>
+      <c r="I145" t="s">
+        <v>53</v>
+      </c>
+      <c r="J145" t="s">
+        <v>54</v>
+      </c>
+      <c r="K145" t="s">
+        <v>54</v>
+      </c>
+      <c r="L145"/>
+      <c r="M145" t="s">
+        <v>84</v>
+      </c>
+      <c r="N145">
+        <v>132521</v>
+      </c>
+      <c r="O145">
+        <v>2027</v>
+      </c>
+      <c r="P145">
+        <v>0</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>43</v>
+      </c>
+      <c r="R145" t="s">
+        <v>46</v>
+      </c>
+      <c r="S145" t="s">
+        <v>34</v>
+      </c>
+      <c r="T145" t="s">
+        <v>176</v>
+      </c>
+      <c r="U145"/>
+      <c r="V145">
+        <v>0</v>
+      </c>
+      <c r="W145" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="146" spans="1:104">
+      <c r="A146">
+        <v>63389</v>
+      </c>
+      <c r="B146" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" t="s">
+        <v>181</v>
+      </c>
+      <c r="D146" t="s">
+        <v>175</v>
+      </c>
+      <c r="E146" t="s">
+        <v>176</v>
+      </c>
+      <c r="F146" t="s">
+        <v>182</v>
+      </c>
+      <c r="G146" t="s">
+        <v>63</v>
+      </c>
+      <c r="H146" t="s">
+        <v>107</v>
+      </c>
+      <c r="I146" t="s">
+        <v>53</v>
+      </c>
+      <c r="J146" t="s">
+        <v>54</v>
+      </c>
+      <c r="K146" t="s">
+        <v>54</v>
+      </c>
+      <c r="L146"/>
+      <c r="M146" t="s">
+        <v>84</v>
+      </c>
+      <c r="N146">
+        <v>132522</v>
+      </c>
+      <c r="O146">
+        <v>2027</v>
+      </c>
+      <c r="P146">
+        <v>0</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>43</v>
+      </c>
+      <c r="R146" t="s">
+        <v>46</v>
+      </c>
+      <c r="S146" t="s">
+        <v>45</v>
+      </c>
+      <c r="T146" t="s">
+        <v>176</v>
+      </c>
+      <c r="U146"/>
+      <c r="V146">
+        <v>0</v>
+      </c>
+      <c r="W146" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="147" spans="1:104">
+      <c r="A147">
+        <v>63389</v>
+      </c>
+      <c r="B147" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" t="s">
+        <v>181</v>
+      </c>
+      <c r="D147" t="s">
+        <v>175</v>
+      </c>
+      <c r="E147" t="s">
+        <v>176</v>
+      </c>
+      <c r="F147" t="s">
+        <v>182</v>
+      </c>
+      <c r="G147" t="s">
+        <v>63</v>
+      </c>
+      <c r="H147" t="s">
+        <v>107</v>
+      </c>
+      <c r="I147" t="s">
+        <v>53</v>
+      </c>
+      <c r="J147" t="s">
+        <v>54</v>
+      </c>
+      <c r="K147" t="s">
+        <v>54</v>
+      </c>
+      <c r="L147"/>
+      <c r="M147" t="s">
+        <v>84</v>
+      </c>
+      <c r="N147">
+        <v>132523</v>
+      </c>
+      <c r="O147">
+        <v>2027</v>
+      </c>
+      <c r="P147">
+        <v>0</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>43</v>
+      </c>
+      <c r="R147" t="s">
+        <v>46</v>
+      </c>
+      <c r="S147" t="s">
+        <v>45</v>
+      </c>
+      <c r="T147" t="s">
+        <v>176</v>
+      </c>
+      <c r="U147"/>
+      <c r="V147">
+        <v>0</v>
+      </c>
+      <c r="W147" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="148" spans="1:104">
+      <c r="A148">
+        <v>63390</v>
+      </c>
+      <c r="B148" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" t="s">
+        <v>117</v>
+      </c>
+      <c r="D148" t="s">
+        <v>184</v>
+      </c>
+      <c r="E148" t="s">
+        <v>185</v>
+      </c>
+      <c r="F148" t="s">
+        <v>186</v>
+      </c>
+      <c r="G148" t="s">
+        <v>63</v>
+      </c>
+      <c r="H148" t="s">
+        <v>64</v>
+      </c>
+      <c r="I148" t="s">
+        <v>29</v>
+      </c>
+      <c r="J148" t="s">
+        <v>30</v>
+      </c>
+      <c r="K148" t="s">
+        <v>30</v>
+      </c>
+      <c r="L148"/>
+      <c r="M148" t="s">
+        <v>84</v>
+      </c>
+      <c r="N148">
+        <v>132524</v>
+      </c>
+      <c r="O148">
+        <v>2027</v>
+      </c>
+      <c r="P148">
+        <v>0</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>32</v>
+      </c>
+      <c r="R148" t="s">
+        <v>44</v>
+      </c>
+      <c r="S148" t="s">
+        <v>34</v>
+      </c>
+      <c r="T148" t="s">
+        <v>184</v>
+      </c>
+      <c r="U148"/>
+      <c r="V148">
+        <v>0</v>
+      </c>
+      <c r="W148" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="149" spans="1:104">
+      <c r="A149">
+        <v>63391</v>
+      </c>
+      <c r="B149" t="s">
+        <v>23</v>
+      </c>
+      <c r="C149" t="s">
+        <v>187</v>
+      </c>
+      <c r="D149" t="s">
+        <v>184</v>
+      </c>
+      <c r="E149" t="s">
+        <v>185</v>
+      </c>
+      <c r="F149" t="s">
+        <v>188</v>
+      </c>
+      <c r="G149" t="s">
+        <v>63</v>
+      </c>
+      <c r="H149" t="s">
+        <v>64</v>
+      </c>
+      <c r="I149" t="s">
+        <v>41</v>
+      </c>
+      <c r="J149" t="s">
+        <v>65</v>
+      </c>
+      <c r="K149" t="s">
+        <v>65</v>
+      </c>
+      <c r="L149"/>
+      <c r="M149" t="s">
+        <v>84</v>
+      </c>
+      <c r="N149">
+        <v>132528</v>
+      </c>
+      <c r="O149">
+        <v>2027</v>
+      </c>
+      <c r="P149">
+        <v>0</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>43</v>
+      </c>
+      <c r="R149" t="s">
+        <v>44</v>
+      </c>
+      <c r="S149" t="s">
+        <v>45</v>
+      </c>
+      <c r="T149" t="s">
+        <v>184</v>
+      </c>
+      <c r="U149"/>
+      <c r="V149">
+        <v>0</v>
+      </c>
+      <c r="W149" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="150" spans="1:104">
+      <c r="A150">
+        <v>63390</v>
+      </c>
+      <c r="B150" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" t="s">
+        <v>117</v>
+      </c>
+      <c r="D150" t="s">
+        <v>184</v>
+      </c>
+      <c r="E150" t="s">
+        <v>185</v>
+      </c>
+      <c r="F150" t="s">
+        <v>186</v>
+      </c>
+      <c r="G150" t="s">
+        <v>63</v>
+      </c>
+      <c r="H150" t="s">
+        <v>64</v>
+      </c>
+      <c r="I150" t="s">
+        <v>29</v>
+      </c>
+      <c r="J150" t="s">
+        <v>30</v>
+      </c>
+      <c r="K150" t="s">
+        <v>30</v>
+      </c>
+      <c r="L150"/>
+      <c r="M150" t="s">
+        <v>84</v>
+      </c>
+      <c r="N150">
+        <v>132525</v>
+      </c>
+      <c r="O150">
+        <v>2027</v>
+      </c>
+      <c r="P150">
+        <v>0</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>32</v>
+      </c>
+      <c r="R150" t="s">
+        <v>44</v>
+      </c>
+      <c r="S150" t="s">
+        <v>34</v>
+      </c>
+      <c r="T150" t="s">
+        <v>189</v>
+      </c>
+      <c r="U150"/>
+      <c r="V150">
+        <v>0</v>
+      </c>
+      <c r="W150" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="151" spans="1:104">
+      <c r="A151">
+        <v>63391</v>
+      </c>
+      <c r="B151" t="s">
+        <v>23</v>
+      </c>
+      <c r="C151" t="s">
+        <v>187</v>
+      </c>
+      <c r="D151" t="s">
+        <v>184</v>
+      </c>
+      <c r="E151" t="s">
+        <v>185</v>
+      </c>
+      <c r="F151" t="s">
+        <v>188</v>
+      </c>
+      <c r="G151" t="s">
+        <v>63</v>
+      </c>
+      <c r="H151" t="s">
+        <v>64</v>
+      </c>
+      <c r="I151" t="s">
+        <v>41</v>
+      </c>
+      <c r="J151" t="s">
+        <v>65</v>
+      </c>
+      <c r="K151" t="s">
+        <v>65</v>
+      </c>
+      <c r="L151"/>
+      <c r="M151" t="s">
+        <v>84</v>
+      </c>
+      <c r="N151">
+        <v>132529</v>
+      </c>
+      <c r="O151">
+        <v>2027</v>
+      </c>
+      <c r="P151">
+        <v>0</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>43</v>
+      </c>
+      <c r="R151" t="s">
+        <v>44</v>
+      </c>
+      <c r="S151" t="s">
+        <v>45</v>
+      </c>
+      <c r="T151" t="s">
+        <v>189</v>
+      </c>
+      <c r="U151"/>
+      <c r="V151">
+        <v>0</v>
+      </c>
+      <c r="W151" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="152" spans="1:104">
+      <c r="A152">
+        <v>63390</v>
+      </c>
+      <c r="B152" t="s">
+        <v>23</v>
+      </c>
+      <c r="C152" t="s">
+        <v>117</v>
+      </c>
+      <c r="D152" t="s">
+        <v>184</v>
+      </c>
+      <c r="E152" t="s">
+        <v>185</v>
+      </c>
+      <c r="F152" t="s">
+        <v>186</v>
+      </c>
+      <c r="G152" t="s">
+        <v>63</v>
+      </c>
+      <c r="H152" t="s">
+        <v>64</v>
+      </c>
+      <c r="I152" t="s">
+        <v>29</v>
+      </c>
+      <c r="J152" t="s">
+        <v>30</v>
+      </c>
+      <c r="K152" t="s">
+        <v>30</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152" t="s">
+        <v>84</v>
+      </c>
+      <c r="N152">
+        <v>132526</v>
+      </c>
+      <c r="O152">
+        <v>2027</v>
+      </c>
+      <c r="P152">
+        <v>0</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>32</v>
+      </c>
+      <c r="R152" t="s">
+        <v>44</v>
+      </c>
+      <c r="S152" t="s">
+        <v>45</v>
+      </c>
+      <c r="T152" t="s">
+        <v>190</v>
+      </c>
+      <c r="U152"/>
+      <c r="V152">
+        <v>0</v>
+      </c>
+      <c r="W152" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="153" spans="1:104">
+      <c r="A153">
+        <v>63391</v>
+      </c>
+      <c r="B153" t="s">
+        <v>23</v>
+      </c>
+      <c r="C153" t="s">
+        <v>187</v>
+      </c>
+      <c r="D153" t="s">
+        <v>184</v>
+      </c>
+      <c r="E153" t="s">
+        <v>185</v>
+      </c>
+      <c r="F153" t="s">
+        <v>188</v>
+      </c>
+      <c r="G153" t="s">
+        <v>63</v>
+      </c>
+      <c r="H153" t="s">
+        <v>64</v>
+      </c>
+      <c r="I153" t="s">
+        <v>41</v>
+      </c>
+      <c r="J153" t="s">
+        <v>65</v>
+      </c>
+      <c r="K153" t="s">
+        <v>65</v>
+      </c>
+      <c r="L153"/>
+      <c r="M153" t="s">
+        <v>84</v>
+      </c>
+      <c r="N153">
+        <v>132530</v>
+      </c>
+      <c r="O153">
+        <v>2027</v>
+      </c>
+      <c r="P153">
+        <v>0</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>43</v>
+      </c>
+      <c r="R153" t="s">
+        <v>44</v>
+      </c>
+      <c r="S153" t="s">
+        <v>34</v>
+      </c>
+      <c r="T153" t="s">
+        <v>190</v>
+      </c>
+      <c r="U153"/>
+      <c r="V153">
+        <v>0</v>
+      </c>
+      <c r="W153" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="154" spans="1:104">
+      <c r="A154">
+        <v>63390</v>
+      </c>
+      <c r="B154" t="s">
+        <v>23</v>
+      </c>
+      <c r="C154" t="s">
+        <v>117</v>
+      </c>
+      <c r="D154" t="s">
+        <v>184</v>
+      </c>
+      <c r="E154" t="s">
+        <v>185</v>
+      </c>
+      <c r="F154" t="s">
+        <v>186</v>
+      </c>
+      <c r="G154" t="s">
+        <v>63</v>
+      </c>
+      <c r="H154" t="s">
+        <v>64</v>
+      </c>
+      <c r="I154" t="s">
+        <v>29</v>
+      </c>
+      <c r="J154" t="s">
+        <v>30</v>
+      </c>
+      <c r="K154" t="s">
+        <v>30</v>
+      </c>
+      <c r="L154"/>
+      <c r="M154" t="s">
+        <v>84</v>
+      </c>
+      <c r="N154">
+        <v>132527</v>
+      </c>
+      <c r="O154">
+        <v>2027</v>
+      </c>
+      <c r="P154">
+        <v>0</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>32</v>
+      </c>
+      <c r="R154" t="s">
+        <v>44</v>
+      </c>
+      <c r="S154" t="s">
+        <v>45</v>
+      </c>
+      <c r="T154" t="s">
+        <v>185</v>
+      </c>
+      <c r="U154"/>
+      <c r="V154">
+        <v>0</v>
+      </c>
+      <c r="W154" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="155" spans="1:104">
+      <c r="A155">
+        <v>63391</v>
+      </c>
+      <c r="B155" t="s">
+        <v>23</v>
+      </c>
+      <c r="C155" t="s">
+        <v>187</v>
+      </c>
+      <c r="D155" t="s">
+        <v>184</v>
+      </c>
+      <c r="E155" t="s">
+        <v>185</v>
+      </c>
+      <c r="F155" t="s">
+        <v>188</v>
+      </c>
+      <c r="G155" t="s">
+        <v>63</v>
+      </c>
+      <c r="H155" t="s">
+        <v>64</v>
+      </c>
+      <c r="I155" t="s">
+        <v>41</v>
+      </c>
+      <c r="J155" t="s">
+        <v>65</v>
+      </c>
+      <c r="K155" t="s">
+        <v>65</v>
+      </c>
+      <c r="L155"/>
+      <c r="M155" t="s">
+        <v>84</v>
+      </c>
+      <c r="N155">
+        <v>132531</v>
+      </c>
+      <c r="O155">
+        <v>2027</v>
+      </c>
+      <c r="P155">
+        <v>0</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>43</v>
+      </c>
+      <c r="R155" t="s">
+        <v>44</v>
+      </c>
+      <c r="S155" t="s">
+        <v>34</v>
+      </c>
+      <c r="T155" t="s">
+        <v>185</v>
+      </c>
+      <c r="U155"/>
+      <c r="V155">
+        <v>0</v>
+      </c>
+      <c r="W155" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="156" spans="1:104">
+      <c r="A156">
+        <v>63235</v>
+      </c>
+      <c r="B156" t="s">
+        <v>23</v>
+      </c>
+      <c r="C156" t="s">
+        <v>191</v>
+      </c>
+      <c r="D156" t="s">
+        <v>192</v>
+      </c>
+      <c r="E156" t="s">
+        <v>193</v>
+      </c>
+      <c r="F156" t="s">
+        <v>194</v>
+      </c>
+      <c r="G156" t="s">
+        <v>195</v>
+      </c>
+      <c r="H156" t="s">
+        <v>64</v>
+      </c>
+      <c r="I156" t="s">
+        <v>53</v>
+      </c>
+      <c r="J156" t="s">
+        <v>196</v>
+      </c>
+      <c r="K156" t="s">
+        <v>196</v>
+      </c>
+      <c r="L156"/>
+      <c r="M156" t="s">
+        <v>84</v>
+      </c>
+      <c r="N156">
+        <v>132062</v>
+      </c>
+      <c r="O156">
+        <v>2027</v>
+      </c>
+      <c r="P156">
+        <v>0</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>32</v>
+      </c>
+      <c r="R156" t="s">
+        <v>44</v>
+      </c>
+      <c r="S156" t="s">
+        <v>45</v>
+      </c>
+      <c r="T156" t="s">
+        <v>192</v>
+      </c>
+      <c r="U156"/>
+      <c r="V156">
+        <v>0</v>
+      </c>
+      <c r="W156" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="157" spans="1:104">
+      <c r="A157">
+        <v>63235</v>
+      </c>
+      <c r="B157" t="s">
+        <v>23</v>
+      </c>
+      <c r="C157" t="s">
+        <v>191</v>
+      </c>
+      <c r="D157" t="s">
+        <v>192</v>
+      </c>
+      <c r="E157" t="s">
+        <v>193</v>
+      </c>
+      <c r="F157" t="s">
+        <v>194</v>
+      </c>
+      <c r="G157" t="s">
+        <v>195</v>
+      </c>
+      <c r="H157" t="s">
+        <v>64</v>
+      </c>
+      <c r="I157" t="s">
+        <v>53</v>
+      </c>
+      <c r="J157" t="s">
+        <v>196</v>
+      </c>
+      <c r="K157" t="s">
+        <v>196</v>
+      </c>
+      <c r="L157"/>
+      <c r="M157" t="s">
+        <v>84</v>
+      </c>
+      <c r="N157">
+        <v>132063</v>
+      </c>
+      <c r="O157">
+        <v>2027</v>
+      </c>
+      <c r="P157">
+        <v>0</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>32</v>
+      </c>
+      <c r="R157" t="s">
+        <v>44</v>
+      </c>
+      <c r="S157" t="s">
+        <v>34</v>
+      </c>
+      <c r="T157" t="s">
+        <v>197</v>
+      </c>
+      <c r="U157"/>
+      <c r="V157">
+        <v>0</v>
+      </c>
+      <c r="W157" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="158" spans="1:104">
+      <c r="A158">
+        <v>63235</v>
+      </c>
+      <c r="B158" t="s">
+        <v>23</v>
+      </c>
+      <c r="C158" t="s">
+        <v>191</v>
+      </c>
+      <c r="D158" t="s">
+        <v>192</v>
+      </c>
+      <c r="E158" t="s">
+        <v>193</v>
+      </c>
+      <c r="F158" t="s">
+        <v>194</v>
+      </c>
+      <c r="G158" t="s">
+        <v>195</v>
+      </c>
+      <c r="H158" t="s">
+        <v>64</v>
+      </c>
+      <c r="I158" t="s">
+        <v>53</v>
+      </c>
+      <c r="J158" t="s">
+        <v>196</v>
+      </c>
+      <c r="K158" t="s">
+        <v>196</v>
+      </c>
+      <c r="L158"/>
+      <c r="M158" t="s">
+        <v>84</v>
+      </c>
+      <c r="N158">
+        <v>132064</v>
+      </c>
+      <c r="O158">
+        <v>2027</v>
+      </c>
+      <c r="P158">
+        <v>0</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>43</v>
+      </c>
+      <c r="R158" t="s">
+        <v>44</v>
+      </c>
+      <c r="S158" t="s">
+        <v>45</v>
+      </c>
+      <c r="T158" t="s">
+        <v>198</v>
+      </c>
+      <c r="U158"/>
+      <c r="V158">
+        <v>0</v>
+      </c>
+      <c r="W158" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="159" spans="1:104">
+      <c r="A159">
+        <v>63235</v>
+      </c>
+      <c r="B159" t="s">
+        <v>23</v>
+      </c>
+      <c r="C159" t="s">
+        <v>191</v>
+      </c>
+      <c r="D159" t="s">
+        <v>192</v>
+      </c>
+      <c r="E159" t="s">
+        <v>193</v>
+      </c>
+      <c r="F159" t="s">
+        <v>194</v>
+      </c>
+      <c r="G159" t="s">
+        <v>195</v>
+      </c>
+      <c r="H159" t="s">
+        <v>64</v>
+      </c>
+      <c r="I159" t="s">
+        <v>53</v>
+      </c>
+      <c r="J159" t="s">
+        <v>196</v>
+      </c>
+      <c r="K159" t="s">
+        <v>196</v>
+      </c>
+      <c r="L159"/>
+      <c r="M159" t="s">
+        <v>84</v>
+      </c>
+      <c r="N159">
+        <v>132065</v>
+      </c>
+      <c r="O159">
+        <v>2027</v>
+      </c>
+      <c r="P159">
+        <v>0</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>43</v>
+      </c>
+      <c r="R159" t="s">
+        <v>44</v>
+      </c>
+      <c r="S159" t="s">
+        <v>34</v>
+      </c>
+      <c r="T159" t="s">
+        <v>193</v>
+      </c>
+      <c r="U159"/>
+      <c r="V159">
+        <v>0</v>
+      </c>
+      <c r="W159" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">